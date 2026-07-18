--- v0 (2025-10-14)
+++ v1 (2026-07-18)
@@ -17,8967 +17,11272 @@
   <Override PartName="/word/recipientData.xml" ContentType="application/vnd.ms-word.mailMergeRecipientData+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="23D14C01" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00681779" w:rsidRDefault="00D34007" w:rsidP="00D34007">
+    <w:p w14:paraId="23D14C01" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00D34007">
       <w:pPr>
         <w:pStyle w:val="TitelDTD"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FA5CBEC" w14:textId="46FAEFE0" w:rsidR="00095082" w:rsidRPr="00E60B81" w:rsidRDefault="004B267F" w:rsidP="00D34007">
+    <w:p w14:paraId="0FA5CBEC" w14:textId="46FAEFE0" w:rsidR="00095082" w:rsidRPr="00635440" w:rsidRDefault="004B267F" w:rsidP="00D34007">
       <w:pPr>
         <w:pStyle w:val="TitelDTD"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E60B81">
+      <w:r w:rsidRPr="00635440">
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Dossier technique</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07F90108" w14:textId="5F4BBE00" w:rsidR="00095082" w:rsidRPr="003821FA" w:rsidRDefault="00095082" w:rsidP="00AC3153">
+    <w:p w14:paraId="07F90108" w14:textId="5F4BBE00" w:rsidR="00095082" w:rsidRPr="00635440" w:rsidRDefault="00095082" w:rsidP="00AC3153">
       <w:pPr>
         <w:pStyle w:val="SubTitleDTD"/>
-      </w:pPr>
-      <w:r w:rsidRPr="003821FA">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00635440">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Barres/Fils/Treillis/Panneaux/Poutres treillis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E0D1CB" w14:textId="3D439A1D" w:rsidR="00095082" w:rsidRPr="00B9631D" w:rsidRDefault="00B9631D" w:rsidP="00AC3153">
+    <w:p w14:paraId="41E0D1CB" w14:textId="3D439A1D" w:rsidR="00095082" w:rsidRPr="00635440" w:rsidRDefault="00B9631D" w:rsidP="00AC3153">
       <w:pPr>
         <w:pStyle w:val="SubTitleDTD"/>
-      </w:pPr>
-      <w:r w:rsidRPr="003821FA">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00635440">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>conformement au</w:t>
       </w:r>
-      <w:r w:rsidR="00095082" w:rsidRPr="003821FA">
-        <w:t xml:space="preserve"> reglement d’application</w:t>
+      <w:r w:rsidR="00095082" w:rsidRPr="00635440">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reglement d’application TRA 270/271/345/346/413</w:t>
       </w:r>
-      <w:r w:rsidR="00095082" w:rsidRPr="00B9631D">
-[...2 lines deleted...]
-      <w:r w:rsidR="0011443A">
+      <w:r w:rsidR="0011443A" w:rsidRPr="00635440">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>(*)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08707364" w14:textId="77777777" w:rsidR="00AB429B" w:rsidRPr="00095082" w:rsidRDefault="00AB429B" w:rsidP="004B267F">
+    <w:p w14:paraId="08707364" w14:textId="77777777" w:rsidR="00AB429B" w:rsidRPr="00635440" w:rsidRDefault="00AB429B" w:rsidP="004B267F">
       <w:pPr>
         <w:pStyle w:val="StandaardDTD"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ListTable1Light-Accent5"/>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-15" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="987"/>
         <w:gridCol w:w="3562"/>
         <w:gridCol w:w="888"/>
         <w:gridCol w:w="3919"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00054041" w:rsidRPr="00131F50" w14:paraId="14CDB4AE" w14:textId="27B33344" w:rsidTr="0011443A">
+      <w:tr w:rsidR="00054041" w:rsidRPr="00635440" w14:paraId="14CDB4AE" w14:textId="27B33344" w:rsidTr="0011443A">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4549" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0829256A" w14:textId="076DE703" w:rsidR="00054041" w:rsidRPr="00B53378" w:rsidRDefault="00054041" w:rsidP="003821FA">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0829256A" w14:textId="076DE703" w:rsidR="00054041" w:rsidRPr="00635440" w:rsidRDefault="00054041" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B53378">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>Producteur</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4807" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="20C280E9" w14:textId="4B31C571" w:rsidR="00054041" w:rsidRPr="007F6A20" w:rsidRDefault="00054041" w:rsidP="003821FA">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20C280E9" w14:textId="4B31C571" w:rsidR="00054041" w:rsidRPr="00635440" w:rsidRDefault="00054041" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0011443A" w:rsidRPr="00B9631D" w14:paraId="7BF10554" w14:textId="60D82FE0" w:rsidTr="0011443A">
+      <w:tr w:rsidR="0011443A" w:rsidRPr="00635440" w14:paraId="7BF10554" w14:textId="60D82FE0" w:rsidTr="0011443A">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4549" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="50FA636F" w14:textId="344F8586" w:rsidR="0011443A" w:rsidRPr="00095082" w:rsidRDefault="0011443A" w:rsidP="003821FA">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50FA636F" w14:textId="344F8586" w:rsidR="0011443A" w:rsidRPr="00635440" w:rsidRDefault="0011443A" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
               <w:rPr>
                 <w:color w:val="076293" w:themeColor="text1"/>
-                <w:lang w:val="fr-FR"/>
-[...8 lines deleted...]
-              <w:t>ite de production</w:t>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Site de production</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4807" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="60B19E48" w14:textId="217526A2" w:rsidR="0011443A" w:rsidRPr="00095082" w:rsidRDefault="0011443A" w:rsidP="003821FA">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60B19E48" w14:textId="217526A2" w:rsidR="0011443A" w:rsidRPr="00635440" w:rsidRDefault="0011443A" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
               <w:rPr>
                 <w:color w:val="076293" w:themeColor="text1"/>
-                <w:lang w:val="fr-FR"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
               <w:rPr>
                 <w:color w:val="076293" w:themeColor="text1"/>
-                <w:lang w:val="fr-FR"/>
-[...8 lines deleted...]
-              <w:t>iège social</w:t>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Siège social</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0011443A" w:rsidRPr="004B267F" w14:paraId="0CF4D39F" w14:textId="19121E4E" w:rsidTr="0011443A">
+      <w:tr w:rsidR="0011443A" w:rsidRPr="00635440" w14:paraId="0CF4D39F" w14:textId="19121E4E" w:rsidTr="0011443A">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3C8A9B35" w14:textId="77777777" w:rsidR="0011443A" w:rsidRPr="00AC3153" w:rsidRDefault="0011443A" w:rsidP="00AC3153">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C8A9B35" w14:textId="77777777" w:rsidR="0011443A" w:rsidRPr="00635440" w:rsidRDefault="0011443A" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk173418022"/>
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adresse </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3562" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="32993D7F" w14:textId="08017FA5" w:rsidR="0011443A" w:rsidRPr="00AC3153" w:rsidRDefault="0011443A" w:rsidP="00AC3153">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32993D7F" w14:textId="08017FA5" w:rsidR="0011443A" w:rsidRPr="00635440" w:rsidRDefault="0011443A" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="888" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6EA1BEB6" w14:textId="6F32B8AE" w:rsidR="0011443A" w:rsidRPr="00AC3153" w:rsidRDefault="0011443A" w:rsidP="00AC3153">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EA1BEB6" w14:textId="6F32B8AE" w:rsidR="0011443A" w:rsidRPr="00635440" w:rsidRDefault="0011443A" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adresse </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3919" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="67214A42" w14:textId="327B611C" w:rsidR="0011443A" w:rsidRPr="00AC3153" w:rsidRDefault="0011443A" w:rsidP="00AC3153">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67214A42" w14:textId="327B611C" w:rsidR="0011443A" w:rsidRPr="00635440" w:rsidRDefault="0011443A" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0011443A" w:rsidRPr="004B267F" w14:paraId="387D4C19" w14:textId="032AC176" w:rsidTr="0011443A">
+      <w:tr w:rsidR="0011443A" w:rsidRPr="00635440" w14:paraId="387D4C19" w14:textId="032AC176" w:rsidTr="0011443A">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2530501D" w14:textId="77777777" w:rsidR="0011443A" w:rsidRPr="00AC3153" w:rsidRDefault="0011443A" w:rsidP="00AC3153">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2530501D" w14:textId="77777777" w:rsidR="0011443A" w:rsidRPr="00635440" w:rsidRDefault="0011443A" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00AC3153">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>Tel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3562" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5304B4AA" w14:textId="31F528F0" w:rsidR="0011443A" w:rsidRPr="00AC3153" w:rsidRDefault="0011443A" w:rsidP="00AC3153">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5304B4AA" w14:textId="31F528F0" w:rsidR="0011443A" w:rsidRPr="00635440" w:rsidRDefault="0011443A" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="888" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7163EA05" w14:textId="07E3DD55" w:rsidR="0011443A" w:rsidRPr="00AC3153" w:rsidRDefault="0011443A" w:rsidP="00AC3153">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7163EA05" w14:textId="07E3DD55" w:rsidR="0011443A" w:rsidRPr="00635440" w:rsidRDefault="0011443A" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00AC3153">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>Tel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3919" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1A4C8C88" w14:textId="0F57D737" w:rsidR="0011443A" w:rsidRPr="00AC3153" w:rsidRDefault="0011443A" w:rsidP="00AC3153">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A4C8C88" w14:textId="0F57D737" w:rsidR="0011443A" w:rsidRPr="00635440" w:rsidRDefault="0011443A" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0011443A" w:rsidRPr="004B267F" w14:paraId="2D2770E6" w14:textId="05B80DE3" w:rsidTr="0011443A">
+      <w:tr w:rsidR="0011443A" w:rsidRPr="00635440" w14:paraId="2D2770E6" w14:textId="05B80DE3" w:rsidTr="0011443A">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1409BA81" w14:textId="77777777" w:rsidR="0011443A" w:rsidRPr="00AC3153" w:rsidRDefault="0011443A" w:rsidP="00AC3153">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1409BA81" w14:textId="77777777" w:rsidR="0011443A" w:rsidRPr="00635440" w:rsidRDefault="0011443A" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00AC3153">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3562" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="36DA9F0B" w14:textId="33DF2E8E" w:rsidR="0011443A" w:rsidRPr="00AC3153" w:rsidRDefault="0011443A" w:rsidP="00AC3153">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36DA9F0B" w14:textId="33DF2E8E" w:rsidR="0011443A" w:rsidRPr="00635440" w:rsidRDefault="0011443A" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="888" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="74F1D0E1" w14:textId="4BAEAB91" w:rsidR="0011443A" w:rsidRPr="00AC3153" w:rsidRDefault="0011443A" w:rsidP="00AC3153">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74F1D0E1" w14:textId="4BAEAB91" w:rsidR="0011443A" w:rsidRPr="00635440" w:rsidRDefault="0011443A" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00AC3153">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3919" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="00F964BB" w14:textId="5D1E6B92" w:rsidR="0011443A" w:rsidRPr="00AC3153" w:rsidRDefault="0011443A" w:rsidP="00AC3153">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00F964BB" w14:textId="5D1E6B92" w:rsidR="0011443A" w:rsidRPr="00635440" w:rsidRDefault="0011443A" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="234CA3BD" w14:textId="77777777" w:rsidR="00E64CE6" w:rsidRPr="0011443A" w:rsidRDefault="00E64CE6" w:rsidP="0011443A">
+    <w:p w14:paraId="234CA3BD" w14:textId="77777777" w:rsidR="00E64CE6" w:rsidRPr="00635440" w:rsidRDefault="00E64CE6" w:rsidP="0011443A">
       <w:pPr>
         <w:pStyle w:val="TitelDTD"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...489 lines deleted...]
-    <w:p w14:paraId="3C71DF1F" w14:textId="77777777" w:rsidR="003821FA" w:rsidRDefault="003821FA"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9341" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
-          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9341"/>
+        <w:gridCol w:w="846"/>
+        <w:gridCol w:w="2831"/>
+        <w:gridCol w:w="2832"/>
+        <w:gridCol w:w="2832"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D1FEE" w:rsidRPr="0011443A" w14:paraId="5CEA64A9" w14:textId="77777777" w:rsidTr="003821FA">
+      <w:tr w:rsidR="00E20F51" w:rsidRPr="00635440" w14:paraId="085A9D35" w14:textId="77777777" w:rsidTr="006F6628">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="354"/>
+          <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9341" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4FA08A67" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="003821FA" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1789C71C" w14:textId="77777777" w:rsidR="00E20F51" w:rsidRPr="00635440" w:rsidRDefault="00E20F51" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="TitleTable"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2831" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BA82A22" w14:textId="77777777" w:rsidR="00E20F51" w:rsidRPr="00635440" w:rsidRDefault="00E20F51" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...6 lines deleted...]
-              <w:t>Remarques de l’organisme de contrôle</w:t>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Producteur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D650D3B" w14:textId="77777777" w:rsidR="00E20F51" w:rsidRPr="00635440" w:rsidRDefault="00E20F51" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="StandardboldcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Organisme de contrôle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48B950B9" w14:textId="77777777" w:rsidR="00E20F51" w:rsidRPr="00635440" w:rsidRDefault="00E20F51" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="StandardboldcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>PROCERTUS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D1FEE" w:rsidRPr="0011443A" w14:paraId="431C1751" w14:textId="77777777" w:rsidTr="003821FA">
+      <w:tr w:rsidR="00E20F51" w:rsidRPr="00635440" w14:paraId="78015469" w14:textId="77777777" w:rsidTr="006F6628">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9341" w:type="dxa"/>
-[...24 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="174D9F1F" w14:textId="77777777" w:rsidR="00E20F51" w:rsidRPr="00635440" w:rsidRDefault="00E20F51" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="Style3"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2831" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17DE29D4" w14:textId="6C777417" w:rsidR="00E20F51" w:rsidRPr="00635440" w:rsidRDefault="004D5744" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Rédigé</w:t>
+            </w:r>
+            <w:r w:rsidR="00E20F51" w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> par le producteur sur modèle PROCERTUS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40F75B05" w14:textId="77777777" w:rsidR="00E20F51" w:rsidRPr="00635440" w:rsidRDefault="00E20F51" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vérifié     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C6BA0B6" w14:textId="77777777" w:rsidR="00E20F51" w:rsidRPr="00635440" w:rsidRDefault="00E20F51" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vérifié     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E20F51" w:rsidRPr="00635440" w14:paraId="475BC07B" w14:textId="77777777" w:rsidTr="006F6628">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6610285E" w14:textId="77777777" w:rsidR="00E20F51" w:rsidRPr="00635440" w:rsidRDefault="00E20F51" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="Style3"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2831" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14E99177" w14:textId="77777777" w:rsidR="00E20F51" w:rsidRPr="00635440" w:rsidRDefault="00E20F51" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F7E4A9C" w14:textId="77777777" w:rsidR="00E20F51" w:rsidRPr="00635440" w:rsidRDefault="00E20F51" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accord    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B012E59" w14:textId="77777777" w:rsidR="00E20F51" w:rsidRPr="00635440" w:rsidRDefault="00E20F51" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accord    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E20F51" w:rsidRPr="00635440" w14:paraId="1DE6B4DA" w14:textId="77777777" w:rsidTr="006F6628">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25F418B6" w14:textId="77777777" w:rsidR="00E20F51" w:rsidRPr="00635440" w:rsidRDefault="00E20F51" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2831" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2064B26B" w14:textId="77777777" w:rsidR="00E20F51" w:rsidRPr="00635440" w:rsidRDefault="00E20F51" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="521D8478" w14:textId="77777777" w:rsidR="00E20F51" w:rsidRPr="00635440" w:rsidRDefault="00E20F51" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="516FC204" w14:textId="77777777" w:rsidR="00E20F51" w:rsidRPr="00635440" w:rsidRDefault="00E20F51" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4772E5CD" w14:textId="77777777" w:rsidR="00E20F51" w:rsidRPr="00635440" w:rsidRDefault="00E20F51" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E20F51" w:rsidRPr="00635440" w14:paraId="41E23889" w14:textId="77777777" w:rsidTr="006F6628">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36B4DEB2" w14:textId="77777777" w:rsidR="00E20F51" w:rsidRPr="00635440" w:rsidRDefault="00E20F51" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Nom</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53D021CA" w14:textId="77777777" w:rsidR="00E20F51" w:rsidRPr="00635440" w:rsidRDefault="00E20F51" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Paraphe</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72AD1507" w14:textId="77777777" w:rsidR="00E20F51" w:rsidRPr="00635440" w:rsidRDefault="00E20F51" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Cachet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2831" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="750C94CB" w14:textId="77777777" w:rsidR="00E20F51" w:rsidRPr="00635440" w:rsidRDefault="00E20F51" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB51545" w14:textId="77777777" w:rsidR="00E20F51" w:rsidRPr="00635440" w:rsidRDefault="00E20F51" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2832" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03FDFD11" w14:textId="77777777" w:rsidR="00E20F51" w:rsidRPr="00635440" w:rsidRDefault="00E20F51" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="StandaardDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="77898D1D" w14:textId="77777777" w:rsidR="003821FA" w:rsidRPr="003821FA" w:rsidRDefault="003821FA">
+    <w:p w14:paraId="3C71DF1F" w14:textId="77777777" w:rsidR="003821FA" w:rsidRPr="00635440" w:rsidRDefault="003821FA">
       <w:pPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9341" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9341"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D1FEE" w:rsidRPr="00EF59D1" w14:paraId="3ED3651C" w14:textId="77777777" w:rsidTr="003821FA">
+      <w:tr w:rsidR="006D1FEE" w:rsidRPr="00635440" w14:paraId="5CEA64A9" w14:textId="77777777" w:rsidTr="003821FA">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="434"/>
+          <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9341" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27B7520C" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00EF59D1" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
+          <w:p w14:paraId="4FA08A67" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00635440" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Remarques de l’organisme de contrôle</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D1FEE" w:rsidRPr="00EF59D1" w14:paraId="38051419" w14:textId="77777777" w:rsidTr="003821FA">
+      <w:tr w:rsidR="006D1FEE" w:rsidRPr="00635440" w14:paraId="431C1751" w14:textId="77777777" w:rsidTr="003821FA">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9341" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F7EBCF3" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRDefault="006D1FEE" w:rsidP="002A41B0">
+          <w:p w14:paraId="6BDDBE53" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00635440" w:rsidRDefault="006D1FEE" w:rsidP="002A41B0">
             <w:pPr>
               <w:pStyle w:val="TitleTable"/>
-            </w:pPr>
-[...6 lines deleted...]
-          <w:p w14:paraId="4EDAB957" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00EF59D1" w:rsidRDefault="006D1FEE" w:rsidP="00AF686E">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16570148" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00635440" w:rsidRDefault="006D1FEE" w:rsidP="00AF686E">
             <w:pPr>
               <w:pStyle w:val="TitleTable"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2724A008" w14:textId="77777777" w:rsidR="00AF686E" w:rsidRPr="00635440" w:rsidRDefault="00AF686E" w:rsidP="00AF686E">
+            <w:pPr>
+              <w:pStyle w:val="TitleTable"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="1"/>
     </w:tbl>
-    <w:p w14:paraId="72F77E1A" w14:textId="77777777" w:rsidR="003821FA" w:rsidRDefault="003821FA"/>
+    <w:p w14:paraId="77898D1D" w14:textId="77777777" w:rsidR="003821FA" w:rsidRPr="00635440" w:rsidRDefault="003821FA">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9341" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9341"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF686E" w:rsidRPr="00EF59D1" w14:paraId="1DE1E6B0" w14:textId="77777777" w:rsidTr="00CA25FD">
+      <w:tr w:rsidR="006D1FEE" w:rsidRPr="00635440" w14:paraId="3ED3651C" w14:textId="77777777" w:rsidTr="003821FA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9341" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D512AC1" w14:textId="5BEDBB18" w:rsidR="00AF686E" w:rsidRPr="00EF59D1" w:rsidRDefault="00AF686E" w:rsidP="00CA25FD">
+          <w:p w14:paraId="27B7520C" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00635440" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:t>de PROCERTUS</w:t>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="1" w:name="_Hlk173495566"/>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Remarques du producteur</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF686E" w:rsidRPr="00EF59D1" w14:paraId="3E36E154" w14:textId="77777777" w:rsidTr="00CA25FD">
+      <w:tr w:rsidR="006D1FEE" w:rsidRPr="00635440" w14:paraId="38051419" w14:textId="77777777" w:rsidTr="003821FA">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9341" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E5BA6BB" w14:textId="77777777" w:rsidR="00AF686E" w:rsidRDefault="00AF686E" w:rsidP="00CA25FD">
+          <w:p w14:paraId="5F7EBCF3" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00635440" w:rsidRDefault="006D1FEE" w:rsidP="002A41B0">
             <w:pPr>
               <w:pStyle w:val="TitleTable"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="46AEE1D6" w14:textId="77777777" w:rsidR="00AF686E" w:rsidRDefault="00AF686E" w:rsidP="00CA25FD">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73739417" w14:textId="77777777" w:rsidR="00AF686E" w:rsidRPr="00635440" w:rsidRDefault="00AF686E" w:rsidP="002A41B0">
             <w:pPr>
               <w:pStyle w:val="TitleTable"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="509D50F0" w14:textId="77777777" w:rsidR="00AF686E" w:rsidRPr="00EF59D1" w:rsidRDefault="00AF686E" w:rsidP="00AF686E">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EDAB957" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00635440" w:rsidRDefault="006D1FEE" w:rsidP="00AF686E">
             <w:pPr>
               <w:pStyle w:val="TitleTable"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="1"/>
+    </w:tbl>
+    <w:p w14:paraId="72F77E1A" w14:textId="77777777" w:rsidR="003821FA" w:rsidRPr="00635440" w:rsidRDefault="003821FA">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9341" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9341"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AF686E" w:rsidRPr="00635440" w14:paraId="1DE1E6B0" w14:textId="77777777" w:rsidTr="00CA25FD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="434"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9341" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D512AC1" w14:textId="5BEDBB18" w:rsidR="00AF686E" w:rsidRPr="00635440" w:rsidRDefault="00AF686E" w:rsidP="00CA25FD">
+            <w:pPr>
+              <w:pStyle w:val="StandardboldcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Remarques de PROCERTUS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF686E" w:rsidRPr="00635440" w14:paraId="3E36E154" w14:textId="77777777" w:rsidTr="00CA25FD">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9341" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E5BA6BB" w14:textId="77777777" w:rsidR="00AF686E" w:rsidRPr="00635440" w:rsidRDefault="00AF686E" w:rsidP="00CA25FD">
+            <w:pPr>
+              <w:pStyle w:val="TitleTable"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46AEE1D6" w14:textId="77777777" w:rsidR="00AF686E" w:rsidRPr="00635440" w:rsidRDefault="00AF686E" w:rsidP="00CA25FD">
+            <w:pPr>
+              <w:pStyle w:val="TitleTable"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="509D50F0" w14:textId="77777777" w:rsidR="00AF686E" w:rsidRPr="00635440" w:rsidRDefault="00AF686E" w:rsidP="00AF686E">
+            <w:pPr>
+              <w:pStyle w:val="TitleTable"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D032938" w14:textId="77777777" w:rsidR="00AF686E" w:rsidRDefault="00AF686E"/>
+    <w:p w14:paraId="6D032938" w14:textId="77777777" w:rsidR="00AF686E" w:rsidRPr="00635440" w:rsidRDefault="00AF686E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9341" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1204"/>
         <w:gridCol w:w="4820"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D1FEE" w:rsidRPr="00EF59D1" w14:paraId="205825F9" w14:textId="77777777" w:rsidTr="003821FA">
+      <w:tr w:rsidR="006D1FEE" w:rsidRPr="00635440" w14:paraId="205825F9" w14:textId="77777777" w:rsidTr="003821FA">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35E0E696" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00EF59D1" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
+          <w:p w14:paraId="35E0E696" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00635440" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Indice de révision</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FFAEABA" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00EF59D1" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
+          <w:p w14:paraId="0FFAEABA" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00635440" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> de la modification</w:t>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Objet de la modification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="280B9A11" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00EF59D1" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
+          <w:p w14:paraId="280B9A11" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00635440" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-[...9 lines deleted...]
-              <w:t>(s)</w:t>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Page(s) concernée(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6022565D" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00EF59D1" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
+          <w:p w14:paraId="6022565D" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00635440" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00EF59D1">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>Date de la modification</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D1FEE" w:rsidRPr="00EF59D1" w14:paraId="298C10E4" w14:textId="77777777" w:rsidTr="003821FA">
+      <w:tr w:rsidR="006D1FEE" w:rsidRPr="00635440" w14:paraId="298C10E4" w14:textId="77777777" w:rsidTr="003821FA">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1204" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0475EC2F" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
+          <w:p w14:paraId="0475EC2F" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00635440" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="03098843" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03098843" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00635440" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="70B5826B" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00EF59D1" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70B5826B" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00635440" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F360371" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
+          <w:p w14:paraId="6F360371" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00635440" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="54F01EB5" w14:textId="77777777" w:rsidR="00B9631D" w:rsidRDefault="00B9631D" w:rsidP="003821FA">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54F01EB5" w14:textId="77777777" w:rsidR="00B9631D" w:rsidRPr="00635440" w:rsidRDefault="00B9631D" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="4146B0A4" w14:textId="77777777" w:rsidR="00B9631D" w:rsidRDefault="00B9631D" w:rsidP="003821FA">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4146B0A4" w14:textId="77777777" w:rsidR="00B9631D" w:rsidRPr="00635440" w:rsidRDefault="00B9631D" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-[...1 lines deleted...]
-          <w:p w14:paraId="7E592F37" w14:textId="77777777" w:rsidR="00B9631D" w:rsidRPr="00EF59D1" w:rsidRDefault="00B9631D" w:rsidP="00AF686E">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E592F37" w14:textId="77777777" w:rsidR="00B9631D" w:rsidRPr="00635440" w:rsidRDefault="00B9631D" w:rsidP="00AF686E">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E7543FF" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00EF59D1" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
+          <w:p w14:paraId="3E7543FF" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00635440" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33BE6095" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00EF59D1" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
+          <w:p w14:paraId="33BE6095" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00635440" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="720051F1" w14:textId="1ED77519" w:rsidR="00D34007" w:rsidRDefault="0011443A" w:rsidP="0011443A">
+    <w:p w14:paraId="720051F1" w14:textId="1ED77519" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="0011443A" w:rsidP="0011443A">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00635440">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(*) Biffer les mentions inutiles </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78A0AC32" w14:textId="77777777" w:rsidR="00D34007" w:rsidRDefault="00D34007" w:rsidP="00D34007">
+    <w:p w14:paraId="78A0AC32" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00D34007">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="36"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00635440">
         <w:rPr>
           <w:sz w:val="36"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30B21CF1" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00681779" w:rsidRDefault="00D34007" w:rsidP="00D34007">
+    <w:p w14:paraId="30B21CF1" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00D34007">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25D331B6" w14:textId="2F5D7DDC" w:rsidR="00EF59D1" w:rsidRPr="00D34007" w:rsidRDefault="00EF59D1" w:rsidP="00D34007">
+    <w:p w14:paraId="25D331B6" w14:textId="2F5D7DDC" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00D34007">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="36"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003821FA">
+      <w:r w:rsidRPr="00635440">
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Déclaration du producteur</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="418BEAD2" w14:textId="185F27FA" w:rsidR="00D34007" w:rsidRDefault="00D34007" w:rsidP="00AC3153">
-[...4 lines deleted...]
-    <w:p w14:paraId="073FBB82" w14:textId="1E8DD0B1" w:rsidR="00B9631D" w:rsidRPr="00D34007" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+    <w:p w14:paraId="418BEAD2" w14:textId="185F27FA" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00AC3153">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D34007">
+    </w:p>
+    <w:p w14:paraId="073FBB82" w14:textId="1E8DD0B1" w:rsidR="00B9631D" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+      <w:pPr>
+        <w:pStyle w:val="BodytextDTD"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00635440">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Le dossier technique (DT) ci-joint fait partie intégrante de la convention de la société</w:t>
       </w:r>
-      <w:r w:rsidR="00B9631D" w:rsidRPr="00D34007">
+      <w:r w:rsidR="00B9631D" w:rsidRPr="00635440">
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> citée précédemment,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D34007">
+      <w:r w:rsidRPr="00635440">
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B9631D" w:rsidRPr="00D34007">
+      <w:r w:rsidR="00B9631D" w:rsidRPr="00635440">
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">d'autorisation d'usage de la marque BENOR pour la production de barres/fils/treillis soudés/armatures assemblées sous forme de panneaux plans/poutres treillis (*) conformément aux NBN A 24-301/-302/-303/-304 (*), au TRA  270/271/345/346/413 (*) et au PTV 302/303/304/305/307/308 (*) réalisée en son siège de fabrication. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67CE66D8" w14:textId="77777777" w:rsidR="00B9631D" w:rsidRPr="00E60B81" w:rsidRDefault="00B9631D" w:rsidP="00AC3153">
+    <w:p w14:paraId="67CE66D8" w14:textId="77777777" w:rsidR="00B9631D" w:rsidRPr="00635440" w:rsidRDefault="00B9631D" w:rsidP="00AC3153">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E60B81">
+      <w:r w:rsidRPr="00635440">
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Le producteur déclare que le contenu du présent dossier technique est entièrement conforme à la situation réelle au siège de fabrication à la date de la signature.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5756BC50" w14:textId="77777777" w:rsidR="00DC35FA" w:rsidRDefault="00DC35FA" w:rsidP="00AC3153">
+    <w:p w14:paraId="5756BC50" w14:textId="77777777" w:rsidR="00DC35FA" w:rsidRPr="00635440" w:rsidRDefault="00DC35FA" w:rsidP="00AC3153">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DDB403E" w14:textId="77777777" w:rsidR="003821FA" w:rsidRDefault="003821FA" w:rsidP="00AC3153">
+    <w:p w14:paraId="3DDB403E" w14:textId="77777777" w:rsidR="003821FA" w:rsidRPr="00635440" w:rsidRDefault="003821FA" w:rsidP="00AC3153">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="32"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0385EA4D" w14:textId="77777777" w:rsidR="00DC35FA" w:rsidRPr="003821FA" w:rsidRDefault="00DC35FA" w:rsidP="00AC3153">
+    <w:p w14:paraId="0385EA4D" w14:textId="77777777" w:rsidR="00DC35FA" w:rsidRPr="00635440" w:rsidRDefault="00DC35FA" w:rsidP="00AC3153">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43068691" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="003821FA" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+    <w:p w14:paraId="43068691" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:ind w:left="5760"/>
         <w:rPr>
           <w:szCs w:val="20"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003821FA">
+      <w:r w:rsidRPr="00635440">
         <w:rPr>
           <w:szCs w:val="20"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">Fait à </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C65351A" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="003821FA" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+    <w:p w14:paraId="6C65351A" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:ind w:left="5760"/>
         <w:rPr>
           <w:szCs w:val="20"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003821FA">
+      <w:r w:rsidRPr="00635440">
         <w:rPr>
           <w:szCs w:val="20"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Le</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B30AC7" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="003821FA" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+    <w:p w14:paraId="01B30AC7" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:ind w:left="5760"/>
         <w:rPr>
           <w:szCs w:val="20"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003821FA">
+      <w:r w:rsidRPr="00635440">
         <w:rPr>
           <w:szCs w:val="20"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Le producteur,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB13029" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="003821FA" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+    <w:p w14:paraId="4CB13029" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:rPr>
           <w:szCs w:val="20"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="449173C2" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="003821FA" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+    <w:p w14:paraId="449173C2" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:rPr>
           <w:szCs w:val="20"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B12A24F" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="003821FA" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+    <w:p w14:paraId="1B12A24F" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:rPr>
           <w:szCs w:val="20"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BE53F4A" w14:textId="0EBB8C31" w:rsidR="00EF59D1" w:rsidRPr="002B294D" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+    <w:p w14:paraId="5C2B067E" w14:textId="5A5B8F33" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00D3743C">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003821FA">
+      <w:r w:rsidRPr="00635440">
         <w:rPr>
           <w:szCs w:val="20"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>(*) Biffer les mentions inutiles</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF59D1">
+      <w:r w:rsidRPr="00635440">
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C2B067E" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00681779" w:rsidRDefault="00D34007" w:rsidP="002B294D">
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:bCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:id w:val="-543285760"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Table of Contents"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:p w14:paraId="683B98B6" w14:textId="0C62AA79" w:rsidR="00D3743C" w:rsidRPr="00635440" w:rsidRDefault="00D3743C">
+          <w:pPr>
+            <w:pStyle w:val="TOCHeading"/>
+            <w:rPr>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00635440">
+            <w:rPr>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+            <w:t>Table DES Matieres</w:t>
+          </w:r>
+        </w:p>
+        <w:p w14:paraId="5719F2AE" w14:textId="63C2B09F" w:rsidR="00D3743C" w:rsidRPr="00635440" w:rsidRDefault="00D3743C">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00635440">
+            <w:rPr>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00635440">
+            <w:rPr>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00635440">
+            <w:rPr>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:hyperlink w:anchor="_Toc187919036" w:history="1">
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Organigramme du producteur</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187919036 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="197FDE8C" w14:textId="71230288" w:rsidR="00D3743C" w:rsidRPr="00635440" w:rsidRDefault="00D3743C">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187919037" w:history="1">
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>ORGANIsmes de vente</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187919037 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="59895276" w14:textId="5156EDD8" w:rsidR="00D3743C" w:rsidRPr="00635440" w:rsidRDefault="00D3743C">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187919038" w:history="1">
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Personnel qualité</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187919038 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="042D5C27" w14:textId="6B5D7801" w:rsidR="00D3743C" w:rsidRPr="00635440" w:rsidRDefault="00D3743C">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187919039" w:history="1">
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Organisation de la production, de l'expédition, des contrôles et des étalonnages</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187919039 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5B34EB21" w14:textId="559C49F1" w:rsidR="00D3743C" w:rsidRPr="00635440" w:rsidRDefault="00D3743C">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187919040" w:history="1">
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Aciers utilisés (pour produire des barres/fils)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187919040 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="182D3C37" w14:textId="0E716051" w:rsidR="00D3743C" w:rsidRPr="00635440" w:rsidRDefault="00D3743C">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187919041" w:history="1">
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Aciers utilisés (pour produire des treillis/panneaux/poutres treillis)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187919041 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1A6BBAB0" w14:textId="47113ED1" w:rsidR="00D3743C" w:rsidRPr="00635440" w:rsidRDefault="00D3743C">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187919042" w:history="1">
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Moyens de production (pour produire des barres/fils)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187919042 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="31E5A7F6" w14:textId="581CE09C" w:rsidR="00D3743C" w:rsidRPr="00635440" w:rsidRDefault="00D3743C">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187919043" w:history="1">
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Moyens de production (pour produire des treillis/Panneaux/poutres treillis)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187919043 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="526960C8" w14:textId="5D4D6757" w:rsidR="00D3743C" w:rsidRPr="00635440" w:rsidRDefault="00D3743C">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:b w:val="0"/>
+              <w:caps w:val="0"/>
+              <w:color w:val="auto"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187919044" w:history="1">
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:color w:val="auto"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>PLAN D’ECHANTILLONNAGE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187919044 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2FB2BF62" w14:textId="561C4E88" w:rsidR="00D3743C" w:rsidRPr="00635440" w:rsidRDefault="00D3743C">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187919045" w:history="1">
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>9.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>barres / fils</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187919045 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="7764ED90" w14:textId="0AAEECF4" w:rsidR="00D3743C" w:rsidRPr="00635440" w:rsidRDefault="00D3743C">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187919046" w:history="1">
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>9.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Treillis/Panneaux plans</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187919046 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="75FA9AC8" w14:textId="58F9CA94" w:rsidR="00D3743C" w:rsidRPr="00635440" w:rsidRDefault="00D3743C">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc187919047" w:history="1">
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>9.3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="fr-BE" w:eastAsia="nl-BE"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Poutres treillis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc187919047 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:webHidden/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="515E6538" w14:textId="01DD6BEE" w:rsidR="00D3743C" w:rsidRPr="00635440" w:rsidRDefault="00D3743C">
+          <w:pPr>
+            <w:rPr>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00635440">
+            <w:rPr>
+              <w:b/>
+              <w:bCs/>
+              <w:noProof/>
+              <w:lang w:val="fr-BE"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="439BF38E" w14:textId="77777777" w:rsidR="00DC35FA" w:rsidRPr="00635440" w:rsidRDefault="00DC35FA" w:rsidP="00DC35FA">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17E482D5" w14:textId="77777777" w:rsidR="00B9631D" w:rsidRPr="00635440" w:rsidRDefault="00B9631D" w:rsidP="00B9631D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12A4C869" w14:textId="77777777" w:rsidR="00B9631D" w:rsidRPr="00635440" w:rsidRDefault="00B9631D" w:rsidP="00B9631D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EABAF91" w14:textId="77777777" w:rsidR="00B9631D" w:rsidRPr="00635440" w:rsidRDefault="00B9631D" w:rsidP="00B9631D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="519A18EC" w14:textId="75848696" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00054041" w:rsidP="00DC35FA">
+      <w:pPr>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00635440">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1292C00D" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00CB123E">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0ABF5225" w14:textId="3C0D0FFC" w:rsidR="00EF59D1" w:rsidRDefault="00EF59D1" w:rsidP="002B294D">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w14:paraId="638B6CA5" w14:textId="3441D073" w:rsidR="00681779" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00D3743C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF59D1">
+      <w:bookmarkStart w:id="2" w:name="_Toc187919036"/>
+      <w:r w:rsidRPr="00635440">
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
-[...60 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Organigramme du producteur</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="5BE68B2A" w14:textId="77777777" w:rsidR="00681779" w:rsidRDefault="00681779">
+    <w:p w14:paraId="5BE68B2A" w14:textId="77777777" w:rsidR="00681779" w:rsidRPr="00635440" w:rsidRDefault="00681779">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:caps/>
           <w:color w:val="076293"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="40"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00635440">
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2147F4B9" w14:textId="77777777" w:rsidR="00681779" w:rsidRPr="00681779" w:rsidRDefault="00681779" w:rsidP="00CB123E">
+    <w:p w14:paraId="2147F4B9" w14:textId="77777777" w:rsidR="00681779" w:rsidRPr="00635440" w:rsidRDefault="00681779" w:rsidP="00CB123E">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27B70B86" w14:textId="6F90FE27" w:rsidR="00EF59D1" w:rsidRPr="00EF59D1" w:rsidRDefault="00681779" w:rsidP="00CB123E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w14:paraId="27B70B86" w14:textId="6F90FE27" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00681779" w:rsidP="00D3743C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00681779">
+      <w:bookmarkStart w:id="3" w:name="_Toc187919037"/>
+      <w:r w:rsidRPr="00635440">
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:t>ORGANI</w:t>
+        <w:t>ORGANIsmes de vente</w:t>
       </w:r>
-      <w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="76D3D9BE" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
+      <w:pPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:t>smes de vente</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="76D3D9BE" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00EF59D1" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
+    <w:p w14:paraId="38554C21" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
       <w:pPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38554C21" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00EF59D1" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
+    <w:p w14:paraId="3B565C70" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
       <w:pPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B565C70" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00EF59D1" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
-[...6 lines deleted...]
-    <w:p w14:paraId="3A118AD8" w14:textId="77777777" w:rsidR="00D34007" w:rsidRDefault="00D34007">
+    <w:p w14:paraId="3A118AD8" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:caps/>
           <w:color w:val="076293"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="40"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00635440">
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3118BEE6" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00681779" w:rsidRDefault="00D34007" w:rsidP="00AC3153">
+    <w:p w14:paraId="3118BEE6" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00AC3153">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="469BD8B5" w14:textId="4E0857AF" w:rsidR="00AC3153" w:rsidRPr="00AC3153" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w14:paraId="469BD8B5" w14:textId="4E0857AF" w:rsidR="00AC3153" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00D3743C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk173500409"/>
-      <w:r w:rsidRPr="00EF59D1">
+      <w:bookmarkStart w:id="4" w:name="_Toc187919038"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk173500409"/>
+      <w:r w:rsidRPr="00635440">
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Personnel qualité</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="6861A3F1" w14:textId="77777777" w:rsidR="00DC35FA" w:rsidRPr="00DC35FA" w:rsidRDefault="00DC35FA" w:rsidP="00DC35FA">
+    <w:p w14:paraId="6861A3F1" w14:textId="77777777" w:rsidR="00DC35FA" w:rsidRPr="00635440" w:rsidRDefault="00DC35FA" w:rsidP="00DC35FA">
       <w:pPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E674400" w14:textId="48BBA606" w:rsidR="00EF59D1" w:rsidRPr="00567F5A" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
+    <w:p w14:paraId="0E674400" w14:textId="48BBA606" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
       <w:pPr>
         <w:pStyle w:val="subtitleboldDTD"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00567F5A">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00635440">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>RESPONSABLE SERVICE QUALITÉ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA85E90" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00EF59D1" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
+    <w:p w14:paraId="2AA85E90" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="23" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="3969"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF59D1" w14:paraId="3CEEC277" w14:textId="77777777" w:rsidTr="00681779">
+      <w:tr w:rsidR="00EF59D1" w:rsidRPr="00635440" w14:paraId="3CEEC277" w14:textId="77777777" w:rsidTr="00681779">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="500"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18407462" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00CB123E" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="18407462" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BBDA4AC" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00153D7C" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+          <w:p w14:paraId="7BBDA4AC" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00153D7C">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Effectif</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="356348DB" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00153D7C" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+          <w:p w14:paraId="356348DB" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00153D7C">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Suppléant</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF59D1" w14:paraId="4C1ECD94" w14:textId="77777777" w:rsidTr="00681779">
+      <w:tr w:rsidR="00EF59D1" w:rsidRPr="00635440" w14:paraId="4C1ECD94" w14:textId="77777777" w:rsidTr="00681779">
         <w:trPr>
           <w:trHeight w:val="452"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EA71EF5" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00CB123E" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00CB123E">
+          <w:p w14:paraId="2EA71EF5" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Nom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C5B5AAB" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00CB123E" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="5C5B5AAB" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37B23EC5" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00CB123E" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="37B23EC5" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF59D1" w14:paraId="190EE944" w14:textId="77777777" w:rsidTr="00681779">
+      <w:tr w:rsidR="00EF59D1" w:rsidRPr="00635440" w14:paraId="190EE944" w14:textId="77777777" w:rsidTr="00681779">
         <w:trPr>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54C18194" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00CB123E" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="54C18194" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Prénom</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E94EA4D" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00CB123E" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="1E94EA4D" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51ED5627" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00CB123E" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="51ED5627" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF59D1" w14:paraId="74CE36FD" w14:textId="77777777" w:rsidTr="00681779">
+      <w:tr w:rsidR="00EF59D1" w:rsidRPr="00635440" w14:paraId="74CE36FD" w14:textId="77777777" w:rsidTr="00681779">
         <w:trPr>
           <w:trHeight w:val="419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C179A09" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00CB123E" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="6C179A09" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Fonction</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="607D3E48" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00CB123E" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="607D3E48" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FCB4977" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00CB123E" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="3FCB4977" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="16B7F015" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
+    <w:p w14:paraId="16B7F015" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
       <w:pPr>
         <w:spacing w:after="480"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29821492" w14:textId="12372568" w:rsidR="00EF59D1" w:rsidRPr="00567F5A" w:rsidRDefault="00567F5A" w:rsidP="00DC35FA">
+    <w:p w14:paraId="29821492" w14:textId="12372568" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00DC35FA">
       <w:pPr>
         <w:pStyle w:val="TitleTable"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00567F5A">
+      <w:r w:rsidRPr="00635440">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>PERSONNEL DE CONTRÔLE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43AEDD7C" w14:textId="77777777" w:rsidR="00DC35FA" w:rsidRDefault="00DC35FA" w:rsidP="00DC35FA">
+    <w:p w14:paraId="43AEDD7C" w14:textId="77777777" w:rsidR="00DC35FA" w:rsidRPr="00635440" w:rsidRDefault="00DC35FA" w:rsidP="00DC35FA">
       <w:pPr>
         <w:pStyle w:val="TitleTable"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9353" w:type="dxa"/>
         <w:tblInd w:w="23" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="995"/>
         <w:gridCol w:w="2786"/>
         <w:gridCol w:w="2786"/>
         <w:gridCol w:w="2786"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB123E" w14:paraId="1CD1494B" w14:textId="77777777" w:rsidTr="00F02439">
+      <w:tr w:rsidR="00CB123E" w:rsidRPr="00635440" w14:paraId="1CD1494B" w14:textId="77777777" w:rsidTr="00F02439">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="489"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06C14FE5" w14:textId="77777777" w:rsidR="00CB123E" w:rsidRPr="00CB123E" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
-[...3 lines deleted...]
-            <w:bookmarkStart w:id="3" w:name="_Hlk173420153"/>
+          <w:p w14:paraId="06C14FE5" w14:textId="77777777" w:rsidR="00CB123E" w:rsidRPr="00635440" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="6" w:name="_Hlk173420153"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68186E2E" w14:textId="7AC1F47C" w:rsidR="00CB123E" w:rsidRPr="00153D7C" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
+          <w:p w14:paraId="68186E2E" w14:textId="7AC1F47C" w:rsidR="00CB123E" w:rsidRPr="00635440" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00153D7C">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00153D7C">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Nom et Prénom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2786" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4122B4D2" w14:textId="65C5F476" w:rsidR="00CB123E" w:rsidRPr="00635440" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...12 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00153D7C">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Fonction</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2786" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B7FB1B4" w14:textId="77777777" w:rsidR="00CB123E" w:rsidRPr="00635440" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...12 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:bCs/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Suppléant</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB123E" w14:paraId="2B80B248" w14:textId="77777777" w:rsidTr="00F02439">
+      <w:tr w:rsidR="00CB123E" w:rsidRPr="00635440" w14:paraId="2B80B248" w14:textId="77777777" w:rsidTr="00F02439">
         <w:trPr>
           <w:trHeight w:val="442"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23F58250" w14:textId="4A528DC1" w:rsidR="00CB123E" w:rsidRPr="00CB123E" w:rsidRDefault="00F02439" w:rsidP="00AC3153">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="23F58250" w14:textId="4A528DC1" w:rsidR="00CB123E" w:rsidRPr="00635440" w:rsidRDefault="00F02439" w:rsidP="00AC3153">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38F16ADA" w14:textId="77777777" w:rsidR="00CB123E" w:rsidRPr="00CB123E" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="38F16ADA" w14:textId="77777777" w:rsidR="00CB123E" w:rsidRPr="00635440" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C94F628" w14:textId="0C47C8DD" w:rsidR="00CB123E" w:rsidRPr="00CB123E" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="1C94F628" w14:textId="0C47C8DD" w:rsidR="00CB123E" w:rsidRPr="00635440" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19B40DC3" w14:textId="77777777" w:rsidR="00CB123E" w:rsidRPr="00CB123E" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="19B40DC3" w14:textId="77777777" w:rsidR="00CB123E" w:rsidRPr="00635440" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB123E" w14:paraId="4C307EAA" w14:textId="77777777" w:rsidTr="00F02439">
+      <w:tr w:rsidR="00CB123E" w:rsidRPr="00635440" w14:paraId="4C307EAA" w14:textId="77777777" w:rsidTr="00F02439">
         <w:trPr>
           <w:trHeight w:val="404"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03442FBA" w14:textId="2318FE4B" w:rsidR="00CB123E" w:rsidRPr="00CB123E" w:rsidRDefault="00F02439" w:rsidP="00AC3153">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="03442FBA" w14:textId="2318FE4B" w:rsidR="00CB123E" w:rsidRPr="00635440" w:rsidRDefault="00F02439" w:rsidP="00AC3153">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4112CDBD" w14:textId="77777777" w:rsidR="00CB123E" w:rsidRPr="00CB123E" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="4112CDBD" w14:textId="77777777" w:rsidR="00CB123E" w:rsidRPr="00635440" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69E7B58E" w14:textId="209CF940" w:rsidR="00CB123E" w:rsidRPr="00CB123E" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="69E7B58E" w14:textId="209CF940" w:rsidR="00CB123E" w:rsidRPr="00635440" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="792CF143" w14:textId="77777777" w:rsidR="00CB123E" w:rsidRPr="00CB123E" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="792CF143" w14:textId="77777777" w:rsidR="00CB123E" w:rsidRPr="00635440" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB123E" w14:paraId="0A93B59F" w14:textId="77777777" w:rsidTr="00F02439">
+      <w:tr w:rsidR="00CB123E" w:rsidRPr="00635440" w14:paraId="0A93B59F" w14:textId="77777777" w:rsidTr="00F02439">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B782C2D" w14:textId="10E053CC" w:rsidR="00CB123E" w:rsidRPr="00CB123E" w:rsidRDefault="00F02439" w:rsidP="00AC3153">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7B782C2D" w14:textId="10E053CC" w:rsidR="00CB123E" w:rsidRPr="00635440" w:rsidRDefault="00F02439" w:rsidP="00AC3153">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="004EC179" w14:textId="77777777" w:rsidR="00CB123E" w:rsidRPr="00CB123E" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="004EC179" w14:textId="77777777" w:rsidR="00CB123E" w:rsidRPr="00635440" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C43B42E" w14:textId="096B9C10" w:rsidR="00CB123E" w:rsidRPr="00CB123E" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="4C43B42E" w14:textId="096B9C10" w:rsidR="00CB123E" w:rsidRPr="00635440" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C643009" w14:textId="77777777" w:rsidR="00CB123E" w:rsidRPr="00CB123E" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="5C643009" w14:textId="77777777" w:rsidR="00CB123E" w:rsidRPr="00635440" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB123E" w14:paraId="202C88B4" w14:textId="77777777" w:rsidTr="00F02439">
+      <w:tr w:rsidR="00CB123E" w:rsidRPr="00635440" w14:paraId="202C88B4" w14:textId="77777777" w:rsidTr="00F02439">
         <w:trPr>
           <w:trHeight w:val="428"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FAB3AE6" w14:textId="08FB76B4" w:rsidR="00CB123E" w:rsidRPr="00CB123E" w:rsidRDefault="00F02439" w:rsidP="00AC3153">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5FAB3AE6" w14:textId="08FB76B4" w:rsidR="00CB123E" w:rsidRPr="00635440" w:rsidRDefault="00F02439" w:rsidP="00AC3153">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6783FD8D" w14:textId="77777777" w:rsidR="00CB123E" w:rsidRPr="00CB123E" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="6783FD8D" w14:textId="77777777" w:rsidR="00CB123E" w:rsidRPr="00635440" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46FF74DA" w14:textId="6860E026" w:rsidR="00CB123E" w:rsidRPr="00CB123E" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="46FF74DA" w14:textId="6860E026" w:rsidR="00CB123E" w:rsidRPr="00635440" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5132AD3B" w14:textId="77777777" w:rsidR="00CB123E" w:rsidRPr="00CB123E" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="5132AD3B" w14:textId="77777777" w:rsidR="00CB123E" w:rsidRPr="00635440" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB123E" w14:paraId="40E1B12C" w14:textId="77777777" w:rsidTr="00F02439">
+      <w:tr w:rsidR="00CB123E" w:rsidRPr="00635440" w14:paraId="40E1B12C" w14:textId="77777777" w:rsidTr="00F02439">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="995" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="678513D1" w14:textId="34CBD5E8" w:rsidR="00CB123E" w:rsidRPr="00CB123E" w:rsidRDefault="00F02439" w:rsidP="00AC3153">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="678513D1" w14:textId="34CBD5E8" w:rsidR="00CB123E" w:rsidRPr="00635440" w:rsidRDefault="00F02439" w:rsidP="00AC3153">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00612577" w14:textId="77777777" w:rsidR="00CB123E" w:rsidRPr="00CB123E" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="00612577" w14:textId="77777777" w:rsidR="00CB123E" w:rsidRPr="00635440" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77561C21" w14:textId="4DA2FA17" w:rsidR="00CB123E" w:rsidRPr="00CB123E" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="77561C21" w14:textId="4DA2FA17" w:rsidR="00CB123E" w:rsidRPr="00635440" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D820AB6" w14:textId="77777777" w:rsidR="00CB123E" w:rsidRPr="00CB123E" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="3D820AB6" w14:textId="77777777" w:rsidR="00CB123E" w:rsidRPr="00635440" w:rsidRDefault="00CB123E" w:rsidP="00AC3153">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:tbl>
-    <w:p w14:paraId="738314C9" w14:textId="77777777" w:rsidR="00CB123E" w:rsidRDefault="00CB123E" w:rsidP="00DC35FA">
+    <w:p w14:paraId="738314C9" w14:textId="77777777" w:rsidR="00CB123E" w:rsidRPr="00635440" w:rsidRDefault="00CB123E" w:rsidP="00DC35FA">
       <w:pPr>
         <w:pStyle w:val="TitleTable"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="761B7D62" w14:textId="77777777" w:rsidR="00AC3153" w:rsidRDefault="00AC3153" w:rsidP="00F02439">
+    <w:p w14:paraId="761B7D62" w14:textId="77777777" w:rsidR="00AC3153" w:rsidRPr="00635440" w:rsidRDefault="00AC3153" w:rsidP="00F02439">
       <w:pPr>
         <w:pStyle w:val="TitleTable"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D21C4DE" w14:textId="633DDFA7" w:rsidR="00EF59D1" w:rsidRPr="00567F5A" w:rsidRDefault="00567F5A" w:rsidP="00F02439">
+    <w:p w14:paraId="6D21C4DE" w14:textId="633DDFA7" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00F02439">
       <w:pPr>
         <w:pStyle w:val="TitleTable"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00567F5A">
+      <w:r w:rsidRPr="00635440">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">LABORATOIRES EXTERIEURS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="438A59AE" w14:textId="3E6E94C6" w:rsidR="00EF59D1" w:rsidRPr="00894F8D" w:rsidRDefault="00F02439" w:rsidP="00894F8D">
+    <w:p w14:paraId="438A59AE" w14:textId="3E6E94C6" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00F02439" w:rsidP="00894F8D">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00894F8D">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00635440">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve">Utilisés par le producteur, dans le cadre de son autocontrôle, pour des essais qu’il ne peut </w:t>
       </w:r>
-      <w:r w:rsidR="00EF59D1" w:rsidRPr="00894F8D">
+      <w:r w:rsidR="00EF59D1" w:rsidRPr="00635440">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>effectuer dans son propre laboratoire ou en cas de défaillance de celui-ci.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D2EBF36" w14:textId="77777777" w:rsidR="00F02439" w:rsidRDefault="00F02439" w:rsidP="00EF59D1">
+    <w:p w14:paraId="5D2EBF36" w14:textId="77777777" w:rsidR="00F02439" w:rsidRPr="00635440" w:rsidRDefault="00F02439" w:rsidP="00EF59D1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro Light" w:hAnsi="Avenir Next LT Pro Light" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9460" w:type="dxa"/>
         <w:tblInd w:w="23" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4782"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00681779" w14:paraId="7EF03CD9" w14:textId="77777777" w:rsidTr="00681779">
+      <w:tr w:rsidR="00681779" w:rsidRPr="00635440" w14:paraId="7EF03CD9" w14:textId="77777777" w:rsidTr="00681779">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="489"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4782" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02B8E98A" w14:textId="306D453F" w:rsidR="00681779" w:rsidRPr="00153D7C" w:rsidRDefault="00681779" w:rsidP="00AC3153">
+          <w:p w14:paraId="02B8E98A" w14:textId="306D453F" w:rsidR="00681779" w:rsidRPr="00635440" w:rsidRDefault="00681779" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00153D7C">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Nom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AE40903" w14:textId="49D5E993" w:rsidR="00681779" w:rsidRPr="00153D7C" w:rsidRDefault="00681779" w:rsidP="00AC3153">
+          <w:p w14:paraId="0AE40903" w14:textId="49D5E993" w:rsidR="00681779" w:rsidRPr="00635440" w:rsidRDefault="00681779" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00153D7C">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Adresse</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00681779" w14:paraId="5309ED18" w14:textId="77777777" w:rsidTr="00681779">
+      <w:tr w:rsidR="00681779" w:rsidRPr="00635440" w14:paraId="5309ED18" w14:textId="77777777" w:rsidTr="00681779">
         <w:trPr>
           <w:trHeight w:val="442"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4782" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09687F30" w14:textId="77777777" w:rsidR="00681779" w:rsidRPr="00CB123E" w:rsidRDefault="00681779" w:rsidP="00AC3153">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="09687F30" w14:textId="77777777" w:rsidR="00681779" w:rsidRPr="00635440" w:rsidRDefault="00681779" w:rsidP="00AC3153">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08E41CD2" w14:textId="77777777" w:rsidR="00681779" w:rsidRPr="00CB123E" w:rsidRDefault="00681779" w:rsidP="00AC3153">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="08E41CD2" w14:textId="77777777" w:rsidR="00681779" w:rsidRPr="00635440" w:rsidRDefault="00681779" w:rsidP="00AC3153">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00681779" w14:paraId="302B7F26" w14:textId="77777777" w:rsidTr="00681779">
+      <w:tr w:rsidR="00681779" w:rsidRPr="00635440" w14:paraId="302B7F26" w14:textId="77777777" w:rsidTr="00681779">
         <w:trPr>
           <w:trHeight w:val="404"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4782" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D38A2B0" w14:textId="77777777" w:rsidR="00681779" w:rsidRPr="00CB123E" w:rsidRDefault="00681779" w:rsidP="00AC3153">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="3D38A2B0" w14:textId="77777777" w:rsidR="00681779" w:rsidRPr="00635440" w:rsidRDefault="00681779" w:rsidP="00AC3153">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40C60B89" w14:textId="77777777" w:rsidR="00681779" w:rsidRPr="00CB123E" w:rsidRDefault="00681779" w:rsidP="00AC3153">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="40C60B89" w14:textId="77777777" w:rsidR="00681779" w:rsidRPr="00635440" w:rsidRDefault="00681779" w:rsidP="00AC3153">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3E1ACB64" w14:textId="1F38C48F" w:rsidR="00D34007" w:rsidRDefault="00D34007" w:rsidP="00DC35FA">
+    <w:p w14:paraId="3E1ACB64" w14:textId="1F38C48F" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00DC35FA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro Light" w:hAnsi="Avenir Next LT Pro Light" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FD95293" w14:textId="77777777" w:rsidR="00D34007" w:rsidRDefault="00D34007">
+    <w:p w14:paraId="5FD95293" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro Light" w:hAnsi="Avenir Next LT Pro Light" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00635440">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Next LT Pro Light" w:hAnsi="Avenir Next LT Pro Light" w:cs="TimesNewRomanPSMT"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="0A69609D" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00F02439" w:rsidRDefault="00D34007" w:rsidP="00DC35FA">
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="0A69609D" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00DC35FA">
       <w:pPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DF40F69" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00EF59D1" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w14:paraId="0DF40F69" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00D3743C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF59D1">
+      <w:bookmarkStart w:id="7" w:name="_Toc187919039"/>
+      <w:r w:rsidRPr="00635440">
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Organisation de la production, de l'expédition, des contrôles et des étalonnages</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="00DF685C" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRDefault="00EF59D1" w:rsidP="00F02439">
+    <w:p w14:paraId="00DF685C" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00F02439">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15B35443" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="004E79D0" w:rsidRDefault="00EF59D1" w:rsidP="004E79D0">
+    <w:p w14:paraId="15B35443" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="004E79D0">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="004E79D0">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00635440">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Plan reprenant l'implantation des machines avec leur désignation, zones de stockage, cheminement des aciers au cours de la production,...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB442B8" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="004E79D0" w:rsidRDefault="00EF59D1" w:rsidP="004E79D0">
+    <w:p w14:paraId="1BB442B8" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="004E79D0">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="004E79D0">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00635440">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Identification des machines de traction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D704A8B" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="004E79D0" w:rsidRDefault="00EF59D1" w:rsidP="004E79D0">
+    <w:p w14:paraId="6D704A8B" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="004E79D0">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="004E79D0">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00635440">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Marquage (chaque champ et coupe transversale) (pour les barres et fils)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07E8B9D0" w14:textId="6B95B059" w:rsidR="00EF59D1" w:rsidRPr="004E79D0" w:rsidRDefault="00EF59D1" w:rsidP="004E79D0">
+    <w:p w14:paraId="07E8B9D0" w14:textId="6B95B059" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="004E79D0">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="004E79D0">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00635440">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Modèle d'étiquette</w:t>
       </w:r>
-      <w:r w:rsidR="00F02439" w:rsidRPr="004E79D0">
+      <w:r w:rsidR="00F02439" w:rsidRPr="00635440">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="062D0D73" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="004E79D0" w:rsidRDefault="00EF59D1" w:rsidP="004E79D0">
+    <w:p w14:paraId="062D0D73" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="004E79D0">
       <w:pPr>
         <w:pStyle w:val="NormalDTD"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="004E79D0">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00635440">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>Modèle de bordereau de livraison.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="167436D0" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00EF59D1" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
+    <w:p w14:paraId="167436D0" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0367843C" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00EF59D1" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
+    <w:p w14:paraId="0367843C" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00EF59D1" w:rsidRPr="00EF59D1" w:rsidSect="00BF72D8">
+        <w:sectPr w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidSect="00BF72D8">
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="958" w:right="1418" w:bottom="851" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01FEC0EC" w14:textId="77777777" w:rsidR="005778A6" w:rsidRPr="00681779" w:rsidRDefault="005778A6" w:rsidP="00EF59D1">
+    <w:p w14:paraId="01FEC0EC" w14:textId="77777777" w:rsidR="005778A6" w:rsidRPr="00635440" w:rsidRDefault="005778A6" w:rsidP="00EF59D1">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk173500598"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk173500598"/>
     </w:p>
-    <w:p w14:paraId="3548ADE4" w14:textId="7C4F1C54" w:rsidR="00EF59D1" w:rsidRPr="00EF59D1" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w14:paraId="3548ADE4" w14:textId="7C4F1C54" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00D3743C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF59D1">
+      <w:bookmarkStart w:id="9" w:name="_Toc187919040"/>
+      <w:r w:rsidRPr="00635440">
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Aciers utilisés (pour produire des barres/fils)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="4043D13B" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00EF59D1" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
+    <w:p w14:paraId="4043D13B" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:ind w:left="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04BE9044" w14:textId="7261EFA9" w:rsidR="00EF59D1" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
+    <w:p w14:paraId="04BE9044" w14:textId="7261EFA9" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
       <w:pPr>
         <w:pStyle w:val="subtitleboldDTD"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t>S</w:t>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00635440">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>PRODUCTION BE 500 (R)(T)S DE 500 BS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D5C407" w14:textId="77777777" w:rsidR="00883057" w:rsidRPr="00883057" w:rsidRDefault="00883057" w:rsidP="00883057">
+    <w:p w14:paraId="57D5C407" w14:textId="77777777" w:rsidR="00883057" w:rsidRPr="00635440" w:rsidRDefault="00883057" w:rsidP="00883057">
       <w:pPr>
         <w:pStyle w:val="STANDAARDbold"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14317" w:type="dxa"/>
         <w:tblInd w:w="354" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="076293"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="076293"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="2324"/>
         <w:gridCol w:w="2212"/>
         <w:gridCol w:w="2183"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF59D1" w14:paraId="1D3F0033" w14:textId="77777777" w:rsidTr="005778A6">
+      <w:tr w:rsidR="00EF59D1" w:rsidRPr="00635440" w14:paraId="1D3F0033" w14:textId="77777777" w:rsidTr="005778A6">
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DB12D4A" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00567F5A">
+          <w:p w14:paraId="1DB12D4A" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
-            </w:pPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00883057">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="10" w:name="_Hlk173420866"/>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>N°</w:t>
             </w:r>
-            <w:r w:rsidRPr="00883057">
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:br/>
-            </w:r>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00883057">
               <w:t>acier</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31232648" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00D34007" w:rsidRDefault="00EF59D1" w:rsidP="00567F5A">
+          <w:p w14:paraId="31232648" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D34007">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nature : </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C806D0D" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00D34007">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00D34007">
+          <w:p w14:paraId="2C806D0D" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00D34007">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>couronnes, …</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="55E45DD8" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00567F5A">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55E45DD8" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> des matières premières</w:t>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Caractéristiques des matières premières</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34F1044E" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00D34007" w:rsidRDefault="00EF59D1" w:rsidP="005778A6">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="005778A6">
+          <w:p w14:paraId="34F1044E" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="005778A6">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
               <w:rPr>
                 <w:rStyle w:val="STANDAARDboldChar"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Provenance :</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D34007">
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:br/>
-            </w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">producteur </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF59D1" w14:paraId="36481759" w14:textId="77777777" w:rsidTr="005778A6">
+      <w:tr w:rsidR="00EF59D1" w:rsidRPr="00635440" w14:paraId="36481759" w14:textId="77777777" w:rsidTr="005778A6">
         <w:trPr>
           <w:trHeight w:val="847"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14F77288" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="14F77288" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73F18240" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
+          <w:p w14:paraId="73F18240" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2212" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="131ECFF5" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00D34007" w:rsidRDefault="00EF59D1" w:rsidP="00567F5A">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="131ECFF5" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D34007">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>Re</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="201CA37A" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00D34007" w:rsidRDefault="00EF59D1" w:rsidP="005778A6">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00D34007">
+          <w:p w14:paraId="201CA37A" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="005778A6">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>min/max</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2183" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="05B83F03" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00D34007" w:rsidRDefault="00EF59D1" w:rsidP="00567F5A">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05B83F03" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D34007">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>Rm</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="085618B4" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00D34007" w:rsidRDefault="00EF59D1" w:rsidP="005778A6">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00D34007">
+          <w:p w14:paraId="085618B4" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="005778A6">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>min/max</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="69FE7739" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00567F5A">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69FE7739" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00883057">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>Autres</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6230AAA2" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00567F5A">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6230AAA2" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00883057">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t xml:space="preserve">Gamme des </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="000EFC65" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00567F5A">
+          <w:p w14:paraId="000EFC65" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00883057">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>diamètres</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59F5659D" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00567F5A">
+          <w:p w14:paraId="59F5659D" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005778A6" w14:paraId="06F5798D" w14:textId="77777777" w:rsidTr="005778A6">
+      <w:tr w:rsidR="005778A6" w:rsidRPr="00635440" w14:paraId="06F5798D" w14:textId="77777777" w:rsidTr="005778A6">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06B4743F" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00883057">
+          <w:p w14:paraId="06B4743F" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>A1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53DC503B" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="53DC503B" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2212" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45FEBBE1" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2183" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="587A7569" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CF732B4" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6261235E" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4396B047" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="4396B047" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005778A6" w14:paraId="468AF888" w14:textId="77777777" w:rsidTr="005778A6">
+      <w:tr w:rsidR="005778A6" w:rsidRPr="00635440" w14:paraId="468AF888" w14:textId="77777777" w:rsidTr="005778A6">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1244BCF7" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00883057">
+          <w:p w14:paraId="1244BCF7" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>A2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7211FFAF" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="7211FFAF" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2212" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="378AC001" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2183" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60F4C1B3" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28B7D9FA" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30321F84" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DEFE0AD" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="0DEFE0AD" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005778A6" w14:paraId="3466796F" w14:textId="77777777" w:rsidTr="005778A6">
+      <w:tr w:rsidR="005778A6" w:rsidRPr="00635440" w14:paraId="3466796F" w14:textId="77777777" w:rsidTr="005778A6">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C6D4F46" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="5C6D4F46" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68871069" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="68871069" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2212" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="208D8023" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2183" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F797915" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22270794" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E5A7070" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E9850F3" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="7E9850F3" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005778A6" w14:paraId="4993AF88" w14:textId="77777777" w:rsidTr="005778A6">
+      <w:tr w:rsidR="005778A6" w:rsidRPr="00635440" w14:paraId="4993AF88" w14:textId="77777777" w:rsidTr="005778A6">
         <w:trPr>
           <w:trHeight w:val="456"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A4D543D" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="5A4D543D" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63A59BD9" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="63A59BD9" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2212" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6358BF0D" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2183" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EA65327" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DD0DB8E" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4083AF00" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16DD79BB" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="16DD79BB" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:tbl>
-    <w:p w14:paraId="41C1E1E0" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
+    <w:p w14:paraId="41C1E1E0" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="460336AD" w14:textId="285FB177" w:rsidR="00EF59D1" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00153D7C">
+    <w:p w14:paraId="460336AD" w14:textId="285FB177" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00153D7C">
       <w:pPr>
         <w:pStyle w:val="TitleTableDTD"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00883057">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00635440">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t xml:space="preserve">PRODUCTION BE 500 S </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F76580" w14:textId="77777777" w:rsidR="00883057" w:rsidRDefault="00883057" w:rsidP="00883057">
+    <w:p w14:paraId="15F76580" w14:textId="77777777" w:rsidR="00883057" w:rsidRPr="00635440" w:rsidRDefault="00883057" w:rsidP="00883057">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14317" w:type="dxa"/>
         <w:tblInd w:w="354" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="076293"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="076293"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="2324"/>
         <w:gridCol w:w="2212"/>
         <w:gridCol w:w="2183"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00883057" w14:paraId="30BA6E36" w14:textId="77777777" w:rsidTr="005778A6">
+      <w:tr w:rsidR="00883057" w:rsidRPr="00635440" w14:paraId="30BA6E36" w14:textId="77777777" w:rsidTr="005778A6">
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48F67551" w14:textId="77777777" w:rsidR="00883057" w:rsidRPr="00883057" w:rsidRDefault="00883057" w:rsidP="00567F5A">
+          <w:p w14:paraId="48F67551" w14:textId="77777777" w:rsidR="00883057" w:rsidRPr="00635440" w:rsidRDefault="00883057" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00883057">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>N°</w:t>
             </w:r>
-            <w:r w:rsidRPr="00883057">
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:br/>
-            </w:r>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00883057">
               <w:t>acier</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31FF7041" w14:textId="77777777" w:rsidR="00883057" w:rsidRPr="00567F5A" w:rsidRDefault="00883057" w:rsidP="00567F5A">
+          <w:p w14:paraId="31FF7041" w14:textId="77777777" w:rsidR="00883057" w:rsidRPr="00635440" w:rsidRDefault="00883057" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00567F5A">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nature : </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F82408F" w14:textId="64F8C063" w:rsidR="00883057" w:rsidRPr="00567F5A" w:rsidRDefault="00883057" w:rsidP="005778A6">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> ..</w:t>
+          <w:p w14:paraId="2F82408F" w14:textId="64F8C063" w:rsidR="00883057" w:rsidRPr="00635440" w:rsidRDefault="00883057" w:rsidP="005778A6">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Billettes ..</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="32F38AB6" w14:textId="77777777" w:rsidR="00883057" w:rsidRPr="00567F5A" w:rsidRDefault="00883057" w:rsidP="00567F5A">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32F38AB6" w14:textId="77777777" w:rsidR="00883057" w:rsidRPr="00635440" w:rsidRDefault="00883057" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> des matières premières</w:t>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Caractéristiques des matières premières</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="441D3D03" w14:textId="77777777" w:rsidR="00883057" w:rsidRPr="00883057" w:rsidRDefault="00883057" w:rsidP="005778A6">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="005778A6">
+          <w:p w14:paraId="441D3D03" w14:textId="77777777" w:rsidR="00883057" w:rsidRPr="00635440" w:rsidRDefault="00883057" w:rsidP="005778A6">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
               <w:rPr>
                 <w:rStyle w:val="STANDAARDboldChar"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Provenance :</w:t>
             </w:r>
-            <w:r w:rsidRPr="00883057">
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:br/>
-            </w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">producteur </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567F5A" w14:paraId="570993FA" w14:textId="77777777" w:rsidTr="005778A6">
+      <w:tr w:rsidR="00567F5A" w:rsidRPr="00635440" w14:paraId="570993FA" w14:textId="77777777" w:rsidTr="005778A6">
         <w:trPr>
           <w:trHeight w:val="847"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B22EA73" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="7B22EA73" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05894002" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00567F5A" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
+          <w:p w14:paraId="05894002" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2212" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3AF09F32" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00D34007" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AF09F32" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D34007">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>Re</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="481070BD" w14:textId="3C181070" w:rsidR="00567F5A" w:rsidRPr="00D34007" w:rsidRDefault="00567F5A" w:rsidP="005778A6">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00D34007">
+          <w:p w14:paraId="481070BD" w14:textId="3C181070" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="005778A6">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>min/max</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2183" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="023B7946" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00D34007" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="023B7946" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00D34007">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>Rm</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BC4FCB9" w14:textId="3EA82B13" w:rsidR="00567F5A" w:rsidRPr="00D34007" w:rsidRDefault="00567F5A" w:rsidP="005778A6">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00D34007">
+          <w:p w14:paraId="5BC4FCB9" w14:textId="3EA82B13" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="005778A6">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>min/max</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2F203B5F" w14:textId="54895E08" w:rsidR="00567F5A" w:rsidRPr="00567F5A" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F203B5F" w14:textId="54895E08" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
-            </w:pPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00883057">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>Autres</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="46E523F7" w14:textId="246E1363" w:rsidR="00567F5A" w:rsidRPr="00567F5A" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46E523F7" w14:textId="246E1363" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="subtitleboldDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00567F5A">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>Dimensions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FA1A37B" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="5FA1A37B" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005778A6" w14:paraId="39441681" w14:textId="77777777" w:rsidTr="005778A6">
+      <w:tr w:rsidR="005778A6" w:rsidRPr="00635440" w14:paraId="39441681" w14:textId="77777777" w:rsidTr="005778A6">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="257EC60C" w14:textId="3EF7EFDA" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
-[...7 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w14:paraId="257EC60C" w14:textId="3EF7EFDA" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>B1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B80873D" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="0B80873D" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2212" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CD0F092" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2183" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56AA00D5" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52EEC584" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D1C4680" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30C96568" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="30C96568" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005778A6" w14:paraId="2CB341B7" w14:textId="77777777" w:rsidTr="005778A6">
+      <w:tr w:rsidR="005778A6" w:rsidRPr="00635440" w14:paraId="2CB341B7" w14:textId="77777777" w:rsidTr="005778A6">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="042036E6" w14:textId="077EF973" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
-[...7 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w14:paraId="042036E6" w14:textId="077EF973" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>B2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62E6B579" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="62E6B579" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2212" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47CCCB55" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2183" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16A156B2" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4687A3D6" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CA512EB" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43D3BAD4" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="43D3BAD4" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005778A6" w14:paraId="378AC47B" w14:textId="77777777" w:rsidTr="005778A6">
+      <w:tr w:rsidR="005778A6" w:rsidRPr="00635440" w14:paraId="378AC47B" w14:textId="77777777" w:rsidTr="005778A6">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73ECD621" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="73ECD621" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FDFA938" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="5FDFA938" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2212" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="226BC5A7" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2183" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B8A5842" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2568A57C" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AA140CB" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="573F6ECE" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="573F6ECE" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005778A6" w14:paraId="3E62CE65" w14:textId="77777777" w:rsidTr="005778A6">
+      <w:tr w:rsidR="005778A6" w:rsidRPr="00635440" w14:paraId="3E62CE65" w14:textId="77777777" w:rsidTr="005778A6">
         <w:trPr>
           <w:trHeight w:val="456"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61A06EE2" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="61A06EE2" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62CAC9E3" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="62CAC9E3" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2212" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18AFF7FD" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2183" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31C95551" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13DAC4F1" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AC21416" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12897539" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00883057" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="12897539" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:tbl>
-    <w:p w14:paraId="054E39D8" w14:textId="1C53E690" w:rsidR="005778A6" w:rsidRPr="00681779" w:rsidRDefault="005778A6" w:rsidP="005778A6">
+    <w:p w14:paraId="054E39D8" w14:textId="1C53E690" w:rsidR="005778A6" w:rsidRPr="00635440" w:rsidRDefault="005778A6" w:rsidP="005778A6">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4636"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="273C0A52" w14:textId="77777777" w:rsidR="00681779" w:rsidRPr="00681779" w:rsidRDefault="00681779" w:rsidP="005778A6">
+    <w:p w14:paraId="273C0A52" w14:textId="77777777" w:rsidR="00681779" w:rsidRPr="00635440" w:rsidRDefault="00681779" w:rsidP="005778A6">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="577CA1CB" w14:textId="334CE00C" w:rsidR="00EF59D1" w:rsidRPr="003855FC" w:rsidRDefault="00EF59D1" w:rsidP="005778A6">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w14:paraId="577CA1CB" w14:textId="334CE00C" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00D3743C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF59D1">
+      <w:bookmarkStart w:id="11" w:name="_Toc187919041"/>
+      <w:r w:rsidRPr="00635440">
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Aciers utilisés (pour produire des treillis/panneaux/poutres treillis)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="24E62EA9" w14:textId="77777777" w:rsidR="00883057" w:rsidRDefault="00883057" w:rsidP="00EF59D1">
+    <w:p w14:paraId="24E62EA9" w14:textId="77777777" w:rsidR="00883057" w:rsidRPr="00635440" w:rsidRDefault="00883057" w:rsidP="00EF59D1">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="24"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14373" w:type="dxa"/>
         <w:tblInd w:w="354" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="076293"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="076293"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="3176"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="2976"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003855FC" w14:paraId="20EB75CF" w14:textId="77777777" w:rsidTr="00E60B81">
+      <w:tr w:rsidR="003855FC" w:rsidRPr="00635440" w14:paraId="20EB75CF" w14:textId="77777777" w:rsidTr="00E60B81">
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D98CC9B" w14:textId="77777777" w:rsidR="003855FC" w:rsidRPr="00883057" w:rsidRDefault="003855FC" w:rsidP="00567F5A">
+          <w:p w14:paraId="2D98CC9B" w14:textId="77777777" w:rsidR="003855FC" w:rsidRPr="00635440" w:rsidRDefault="003855FC" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00883057">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>N°</w:t>
             </w:r>
-            <w:r w:rsidRPr="00883057">
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:br/>
-            </w:r>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00883057">
               <w:t>acier</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3176" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59EE2D86" w14:textId="77777777" w:rsidR="003855FC" w:rsidRPr="005778A6" w:rsidRDefault="003855FC" w:rsidP="00567F5A">
+          <w:p w14:paraId="59EE2D86" w14:textId="77777777" w:rsidR="003855FC" w:rsidRPr="00635440" w:rsidRDefault="003855FC" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="005778A6">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nature : </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21555801" w14:textId="534A2511" w:rsidR="003855FC" w:rsidRPr="00883057" w:rsidRDefault="003855FC" w:rsidP="005778A6">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="21555801" w14:textId="534A2511" w:rsidR="003855FC" w:rsidRPr="00635440" w:rsidRDefault="003855FC" w:rsidP="005778A6">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>Barres, couronnes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75E0F98D" w14:textId="1DC86C0B" w:rsidR="003855FC" w:rsidRPr="00883057" w:rsidRDefault="003855FC" w:rsidP="00567F5A">
+          <w:p w14:paraId="75E0F98D" w14:textId="1DC86C0B" w:rsidR="003855FC" w:rsidRPr="00635440" w:rsidRDefault="003855FC" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> des matières premières </w:t>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caractéristiques des matières premières </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2646800C" w14:textId="77777777" w:rsidR="005778A6" w:rsidRDefault="003855FC" w:rsidP="00567F5A">
+          <w:p w14:paraId="2646800C" w14:textId="77777777" w:rsidR="005778A6" w:rsidRPr="00635440" w:rsidRDefault="003855FC" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>Provenance :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3154E53F" w14:textId="5B4CA443" w:rsidR="003855FC" w:rsidRPr="00883057" w:rsidRDefault="003855FC" w:rsidP="005778A6">
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> + n° PROCERTUS</w:t>
+          <w:p w14:paraId="3154E53F" w14:textId="5B4CA443" w:rsidR="003855FC" w:rsidRPr="00635440" w:rsidRDefault="003855FC" w:rsidP="005778A6">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> producteur + n° PROCERTUS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003855FC" w14:paraId="5E2871BD" w14:textId="77777777" w:rsidTr="00E60B81">
+      <w:tr w:rsidR="003855FC" w:rsidRPr="00635440" w14:paraId="5E2871BD" w14:textId="77777777" w:rsidTr="00E60B81">
         <w:trPr>
           <w:trHeight w:val="847"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04134A76" w14:textId="77777777" w:rsidR="003855FC" w:rsidRPr="00883057" w:rsidRDefault="003855FC" w:rsidP="00153D7C">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="04134A76" w14:textId="77777777" w:rsidR="003855FC" w:rsidRPr="00635440" w:rsidRDefault="003855FC" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3176" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="731C568C" w14:textId="77777777" w:rsidR="003855FC" w:rsidRPr="00883057" w:rsidRDefault="003855FC" w:rsidP="00153D7C">
+          <w:p w14:paraId="731C568C" w14:textId="77777777" w:rsidR="003855FC" w:rsidRPr="00635440" w:rsidRDefault="003855FC" w:rsidP="00153D7C">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="722650D7" w14:textId="77777777" w:rsidR="005778A6" w:rsidRDefault="003855FC" w:rsidP="005778A6">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="722650D7" w14:textId="77777777" w:rsidR="005778A6" w:rsidRPr="00635440" w:rsidRDefault="003855FC" w:rsidP="005778A6">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nuance : </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5EC2D2A2" w14:textId="2A35EF33" w:rsidR="003855FC" w:rsidRDefault="003855FC" w:rsidP="005778A6">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5EC2D2A2" w14:textId="2A35EF33" w:rsidR="003855FC" w:rsidRPr="00635440" w:rsidRDefault="003855FC" w:rsidP="005778A6">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t xml:space="preserve">BE500S BE500 (R)(T)S, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29DA5B1A" w14:textId="591D93FA" w:rsidR="003855FC" w:rsidRPr="00883057" w:rsidRDefault="003855FC" w:rsidP="005778A6">
+          <w:p w14:paraId="29DA5B1A" w14:textId="591D93FA" w:rsidR="003855FC" w:rsidRPr="00635440" w:rsidRDefault="003855FC" w:rsidP="005778A6">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t xml:space="preserve">DE 500 BS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="080FB177" w14:textId="0CCCB4CD" w:rsidR="003855FC" w:rsidRPr="00883057" w:rsidRDefault="003855FC" w:rsidP="00567F5A">
+          <w:p w14:paraId="080FB177" w14:textId="0CCCB4CD" w:rsidR="003855FC" w:rsidRPr="00635440" w:rsidRDefault="003855FC" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Gamme des diamètres</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38E5ACF1" w14:textId="13E66079" w:rsidR="003855FC" w:rsidRPr="00883057" w:rsidRDefault="003855FC" w:rsidP="00153D7C">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="38E5ACF1" w14:textId="13E66079" w:rsidR="003855FC" w:rsidRPr="00635440" w:rsidRDefault="003855FC" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005778A6" w14:paraId="689FF6C3" w14:textId="77777777" w:rsidTr="00E60B81">
+      <w:tr w:rsidR="005778A6" w:rsidRPr="00635440" w14:paraId="689FF6C3" w14:textId="77777777" w:rsidTr="00E60B81">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50A057D8" w14:textId="3CBA58A3" w:rsidR="00883057" w:rsidRPr="00883057" w:rsidRDefault="00883057" w:rsidP="00153D7C">
-[...7 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w14:paraId="50A057D8" w14:textId="3CBA58A3" w:rsidR="00883057" w:rsidRPr="00635440" w:rsidRDefault="00883057" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>A1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3256E0CC" w14:textId="77777777" w:rsidR="00883057" w:rsidRPr="00883057" w:rsidRDefault="00883057" w:rsidP="00153D7C">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="3256E0CC" w14:textId="77777777" w:rsidR="00883057" w:rsidRPr="00635440" w:rsidRDefault="00883057" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AB3099D" w14:textId="77777777" w:rsidR="00883057" w:rsidRPr="00635440" w:rsidRDefault="00883057" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2914895C" w14:textId="77777777" w:rsidR="00883057" w:rsidRPr="00883057" w:rsidRDefault="00883057" w:rsidP="00153D7C">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="2914895C" w14:textId="77777777" w:rsidR="00883057" w:rsidRPr="00635440" w:rsidRDefault="00883057" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5184A44D" w14:textId="7F6D8F04" w:rsidR="00883057" w:rsidRPr="00883057" w:rsidRDefault="00883057" w:rsidP="00153D7C">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="5184A44D" w14:textId="7F6D8F04" w:rsidR="00883057" w:rsidRPr="00635440" w:rsidRDefault="00883057" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005778A6" w14:paraId="18C60515" w14:textId="77777777" w:rsidTr="00E60B81">
+      <w:tr w:rsidR="005778A6" w:rsidRPr="00635440" w14:paraId="18C60515" w14:textId="77777777" w:rsidTr="00E60B81">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BCA7A0B" w14:textId="68B895C6" w:rsidR="00883057" w:rsidRPr="00883057" w:rsidRDefault="00883057" w:rsidP="00153D7C">
-[...7 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w14:paraId="5BCA7A0B" w14:textId="68B895C6" w:rsidR="00883057" w:rsidRPr="00635440" w:rsidRDefault="00883057" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>A2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01B8E4B9" w14:textId="77777777" w:rsidR="00883057" w:rsidRPr="00883057" w:rsidRDefault="00883057" w:rsidP="00153D7C">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="01B8E4B9" w14:textId="77777777" w:rsidR="00883057" w:rsidRPr="00635440" w:rsidRDefault="00883057" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="242B31C5" w14:textId="77777777" w:rsidR="00883057" w:rsidRPr="00635440" w:rsidRDefault="00883057" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="220A47B4" w14:textId="77777777" w:rsidR="00883057" w:rsidRPr="00883057" w:rsidRDefault="00883057" w:rsidP="00153D7C">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="220A47B4" w14:textId="77777777" w:rsidR="00883057" w:rsidRPr="00635440" w:rsidRDefault="00883057" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="282118ED" w14:textId="453875C1" w:rsidR="00883057" w:rsidRPr="00883057" w:rsidRDefault="00883057" w:rsidP="00153D7C">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="282118ED" w14:textId="453875C1" w:rsidR="00883057" w:rsidRPr="00635440" w:rsidRDefault="00883057" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005778A6" w14:paraId="2A5EF428" w14:textId="77777777" w:rsidTr="00E60B81">
+      <w:tr w:rsidR="005778A6" w:rsidRPr="00635440" w14:paraId="2A5EF428" w14:textId="77777777" w:rsidTr="00E60B81">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FBDA6F4" w14:textId="7702FA4D" w:rsidR="00883057" w:rsidRPr="00883057" w:rsidRDefault="00883057" w:rsidP="00153D7C">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7FBDA6F4" w14:textId="7702FA4D" w:rsidR="00883057" w:rsidRPr="00635440" w:rsidRDefault="00883057" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>B1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29BAE4EA" w14:textId="77777777" w:rsidR="00883057" w:rsidRPr="00883057" w:rsidRDefault="00883057" w:rsidP="00153D7C">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="29BAE4EA" w14:textId="77777777" w:rsidR="00883057" w:rsidRPr="00635440" w:rsidRDefault="00883057" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="017160F0" w14:textId="77777777" w:rsidR="00883057" w:rsidRPr="00635440" w:rsidRDefault="00883057" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="407E3809" w14:textId="77777777" w:rsidR="00883057" w:rsidRPr="00883057" w:rsidRDefault="00883057" w:rsidP="00153D7C">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="407E3809" w14:textId="77777777" w:rsidR="00883057" w:rsidRPr="00635440" w:rsidRDefault="00883057" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75A086C4" w14:textId="06ECAB8F" w:rsidR="00883057" w:rsidRPr="00883057" w:rsidRDefault="00883057" w:rsidP="00153D7C">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="75A086C4" w14:textId="06ECAB8F" w:rsidR="00883057" w:rsidRPr="00635440" w:rsidRDefault="00883057" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005778A6" w14:paraId="1D6D771F" w14:textId="77777777" w:rsidTr="00E60B81">
+      <w:tr w:rsidR="005778A6" w:rsidRPr="00635440" w14:paraId="1D6D771F" w14:textId="77777777" w:rsidTr="00E60B81">
         <w:trPr>
           <w:trHeight w:val="456"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17C97794" w14:textId="3D7F68D7" w:rsidR="00883057" w:rsidRPr="00883057" w:rsidRDefault="00883057" w:rsidP="00153D7C">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="17C97794" w14:textId="3D7F68D7" w:rsidR="00883057" w:rsidRPr="00635440" w:rsidRDefault="00883057" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>B2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3176" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26FD2276" w14:textId="77777777" w:rsidR="00883057" w:rsidRPr="00883057" w:rsidRDefault="00883057" w:rsidP="00153D7C">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="26FD2276" w14:textId="77777777" w:rsidR="00883057" w:rsidRPr="00635440" w:rsidRDefault="00883057" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="683B22F1" w14:textId="77777777" w:rsidR="00883057" w:rsidRPr="00635440" w:rsidRDefault="00883057" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3297DC56" w14:textId="77777777" w:rsidR="00883057" w:rsidRPr="00883057" w:rsidRDefault="00883057" w:rsidP="00153D7C">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="3297DC56" w14:textId="77777777" w:rsidR="00883057" w:rsidRPr="00635440" w:rsidRDefault="00883057" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FB853A3" w14:textId="6913AB19" w:rsidR="00883057" w:rsidRPr="00883057" w:rsidRDefault="00883057" w:rsidP="00153D7C">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="3FB853A3" w14:textId="6913AB19" w:rsidR="00883057" w:rsidRPr="00635440" w:rsidRDefault="00883057" w:rsidP="00153D7C">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1324299F" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRDefault="00567F5A" w:rsidP="00567F5A"/>
-    <w:p w14:paraId="00E96E60" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRDefault="00A724F8" w:rsidP="00567F5A">
+    <w:p w14:paraId="1324299F" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="00567F5A">
       <w:pPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D722C93" w14:textId="350EC83A" w:rsidR="00A724F8" w:rsidRPr="00567F5A" w:rsidRDefault="00A724F8" w:rsidP="00567F5A">
+    <w:p w14:paraId="00E96E60" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00567F5A">
       <w:pPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00A724F8" w:rsidRPr="00567F5A" w:rsidSect="00681779">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D722C93" w14:textId="350EC83A" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00567F5A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidSect="00681779">
           <w:headerReference w:type="even" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="1418" w:right="958" w:bottom="1418" w:left="851" w:header="567" w:footer="567" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02CA07B7" w14:textId="77777777" w:rsidR="00681779" w:rsidRPr="00681779" w:rsidRDefault="00681779" w:rsidP="00567F5A">
+    <w:p w14:paraId="02CA07B7" w14:textId="77777777" w:rsidR="00681779" w:rsidRPr="00635440" w:rsidRDefault="00681779" w:rsidP="00567F5A">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6357D996" w14:textId="2FC71053" w:rsidR="00EF59D1" w:rsidRDefault="00EF59D1" w:rsidP="00567F5A">
-[...1 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w14:paraId="6357D996" w14:textId="2FC71053" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00D3743C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF59D1">
+      <w:bookmarkStart w:id="12" w:name="_Toc187919042"/>
+      <w:r w:rsidRPr="00635440">
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Moyens de production (pour produire des barres/fils)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="411FFA22" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRDefault="00567F5A" w:rsidP="005C0F3A">
+    <w:p w14:paraId="411FFA22" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="005C0F3A">
       <w:pPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AFC4275" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="005C0F3A" w:rsidRDefault="00567F5A" w:rsidP="005C0F3A">
+    <w:p w14:paraId="5AFC4275" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRPr="00635440" w:rsidRDefault="00567F5A" w:rsidP="005C0F3A">
       <w:pPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14258" w:type="dxa"/>
         <w:tblInd w:w="703" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="076293"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="076293"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="2211"/>
         <w:gridCol w:w="2211"/>
         <w:gridCol w:w="2211"/>
         <w:gridCol w:w="2211"/>
         <w:gridCol w:w="2211"/>
         <w:gridCol w:w="2211"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A724F8" w14:paraId="50FA5CD7" w14:textId="5A3EBBF0" w:rsidTr="00A724F8">
+      <w:tr w:rsidR="00A724F8" w:rsidRPr="00635440" w14:paraId="50FA5CD7" w14:textId="5A3EBBF0" w:rsidTr="00A724F8">
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="771321A9" w14:textId="5B1CFDB6" w:rsidR="00A724F8" w:rsidRPr="005778A6" w:rsidRDefault="00A724F8" w:rsidP="00567F5A">
+          <w:p w14:paraId="771321A9" w14:textId="5B1CFDB6" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>N° de machine</w:t>
             </w:r>
-            <w:r w:rsidRPr="005778A6">
-[...1 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:br/>
               <w:t>/ Laminoir Mi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A9C7484" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00E60B81" w:rsidRDefault="00A724F8" w:rsidP="00567F5A">
+          <w:p w14:paraId="0A9C7484" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">Description : </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6328C1BF" w14:textId="50529149" w:rsidR="00A724F8" w:rsidRPr="00E60B81" w:rsidRDefault="00A724F8" w:rsidP="005778A6">
-[...8 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+          <w:p w14:paraId="6328C1BF" w14:textId="50529149" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="005778A6">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>marque, type, process, année de construction, …</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F37F513" w14:textId="346F4AC4" w:rsidR="00A724F8" w:rsidRPr="003855FC" w:rsidRDefault="00A724F8" w:rsidP="00567F5A">
+          <w:p w14:paraId="2F37F513" w14:textId="346F4AC4" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-[...17 lines deleted...]
-              <w:t>*</w:t>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>N° acier d’origine*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4435B837" w14:textId="52DB7644" w:rsidR="00A724F8" w:rsidRPr="003855FC" w:rsidRDefault="00A724F8" w:rsidP="00567F5A">
+          <w:p w14:paraId="4435B837" w14:textId="52DB7644" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00567F5A">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Traitement thermique</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6633" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33BCD30F" w14:textId="1765938F" w:rsidR="00A724F8" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+          <w:p w14:paraId="33BCD30F" w14:textId="1765938F" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Produit fini</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A724F8" w14:paraId="21F3F7F8" w14:textId="77777777" w:rsidTr="00A724F8">
+      <w:tr w:rsidR="00A724F8" w:rsidRPr="00635440" w14:paraId="21F3F7F8" w14:textId="77777777" w:rsidTr="00A724F8">
         <w:trPr>
           <w:trHeight w:val="847"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FC88F08" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+          <w:p w14:paraId="2FC88F08" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C23E11A" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+          <w:p w14:paraId="3C23E11A" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6FE30B2B" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+          <w:p w14:paraId="6FE30B2B" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="104853DB" w14:textId="10C1A4FC" w:rsidR="00A724F8" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+          <w:p w14:paraId="104853DB" w14:textId="10C1A4FC" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7DEA2F8E" w14:textId="15716687" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DEA2F8E" w14:textId="15716687" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gamme de diamètres  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23A20AAB" w14:textId="673D1C02" w:rsidR="00A724F8" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+          <w:p w14:paraId="23A20AAB" w14:textId="673D1C02" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Type d’acier</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A762DAC" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+          <w:p w14:paraId="0A762DAC" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> / barres</w:t>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forme : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20E28D9A" w14:textId="72C2CF5C" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>bobines / barres</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A724F8" w14:paraId="64D4F301" w14:textId="77777777" w:rsidTr="00A724F8">
+      <w:tr w:rsidR="00A724F8" w:rsidRPr="00635440" w14:paraId="64D4F301" w14:textId="77777777" w:rsidTr="00A724F8">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="277C9C9E" w14:textId="0BE9AA48" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
-[...7 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w14:paraId="277C9C9E" w14:textId="0BE9AA48" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>M1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="729123B9" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="729123B9" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0242765F" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="0242765F" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="576886D0" w14:textId="74307697" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="576886D0" w14:textId="74307697" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4514779A" w14:textId="41C5AC1C" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A065FDE" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="3A065FDE" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EA87503" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="0EA87503" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A724F8" w14:paraId="6350261A" w14:textId="77777777" w:rsidTr="00A724F8">
+      <w:tr w:rsidR="00A724F8" w:rsidRPr="00635440" w14:paraId="6350261A" w14:textId="77777777" w:rsidTr="00A724F8">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="587B671F" w14:textId="2586D53F" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
-[...7 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w14:paraId="587B671F" w14:textId="2586D53F" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>M2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="112FF079" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="112FF079" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53244735" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="53244735" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4827EFFA" w14:textId="4AC3C333" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="4827EFFA" w14:textId="4AC3C333" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77290E1F" w14:textId="6008AED4" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="758C8032" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="758C8032" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0ECD705E" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="0ECD705E" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A724F8" w14:paraId="0F31A507" w14:textId="77777777" w:rsidTr="00A724F8">
+      <w:tr w:rsidR="00A724F8" w:rsidRPr="00635440" w14:paraId="0F31A507" w14:textId="77777777" w:rsidTr="00A724F8">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14D2B1C7" w14:textId="40AF8CB5" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="14D2B1C7" w14:textId="40AF8CB5" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71FADC35" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="71FADC35" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10FA44A5" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="10FA44A5" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B37183E" w14:textId="31CC9844" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="6B37183E" w14:textId="31CC9844" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FDED0F2" w14:textId="3F2E386A" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E5F7884" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="7E5F7884" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49C6B462" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="49C6B462" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A724F8" w14:paraId="79249B5A" w14:textId="77777777" w:rsidTr="00A724F8">
+      <w:tr w:rsidR="00A724F8" w:rsidRPr="00635440" w14:paraId="79249B5A" w14:textId="77777777" w:rsidTr="00A724F8">
         <w:trPr>
           <w:trHeight w:val="456"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E94AF97" w14:textId="29B5C5C9" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="7E94AF97" w14:textId="29B5C5C9" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="292140F2" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="292140F2" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59DBFFF3" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="59DBFFF3" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FCDBE37" w14:textId="6C281C8B" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="7FCDBE37" w14:textId="6C281C8B" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BC55EF3" w14:textId="3BA9E548" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E7564A9" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="0E7564A9" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2211" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74846EEE" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="74846EEE" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="20185350" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+    <w:p w14:paraId="20185350" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
       <w:pPr>
         <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DA4128C" w14:textId="1E14D411" w:rsidR="00EF59D1" w:rsidRDefault="00EF59D1" w:rsidP="00A724F8">
+    <w:p w14:paraId="3DA4128C" w14:textId="1E14D411" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00A724F8">
       <w:pPr>
         <w:ind w:firstLine="720"/>
-      </w:pPr>
-[...25 lines deleted...]
-        <w:t>"</w:t>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00635440">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>(*) voir tableau "aciers utilisés"</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AEA7174" w14:textId="77777777" w:rsidR="00D34007" w:rsidRDefault="00D34007" w:rsidP="00567F5A"/>
-    <w:p w14:paraId="4D8E67F3" w14:textId="6B36B901" w:rsidR="00D34007" w:rsidRDefault="00D34007">
+    <w:p w14:paraId="5AEA7174" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00567F5A">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D8E67F3" w14:textId="6B36B901" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00635440">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D645280" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="005C0F3A" w:rsidRDefault="00D34007" w:rsidP="00567F5A"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="Title"/>
+    <w:p w14:paraId="2D645280" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00567F5A">
+      <w:pPr>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF59D1">
+    </w:p>
+    <w:p w14:paraId="35C468D5" w14:textId="32287209" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00D3743C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc187919043"/>
+      <w:r w:rsidRPr="00635440">
         <w:rPr>
           <w:szCs w:val="32"/>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>Moyens de production</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF59D1">
+      <w:r w:rsidRPr="00635440">
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> (pour produire des treillis</w:t>
       </w:r>
-      <w:r w:rsidR="00D34007">
+      <w:r w:rsidR="00D34007" w:rsidRPr="00635440">
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>/P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF59D1">
+      <w:r w:rsidRPr="00635440">
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
         <w:t>anneaux/poutres</w:t>
       </w:r>
-      <w:r w:rsidR="00D34007" w:rsidRPr="00D34007">
+      <w:r w:rsidR="00D34007" w:rsidRPr="00635440">
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> treillis)</w:t>
       </w:r>
-      <w:r w:rsidR="00D34007" w:rsidRPr="00EF59D1">
-[...4 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="411" w:tblpY="266"/>
         <w:tblW w:w="14302" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="076293"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="076293"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="2253"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A724F8" w14:paraId="0CF3DDC0" w14:textId="77777777" w:rsidTr="00E60B81">
+      <w:tr w:rsidR="00A724F8" w:rsidRPr="00635440" w14:paraId="0CF3DDC0" w14:textId="77777777" w:rsidTr="00E60B81">
         <w:trPr>
           <w:trHeight w:val="938"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C2A0143" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00D34007" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
+          <w:p w14:paraId="4C2A0143" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>N° de machine</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D34007">
-[...1 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:br/>
               <w:t>/ Laminoir Mi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="592B729D" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00A724F8" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
+          <w:p w14:paraId="592B729D" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
               <w:rPr>
-                <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">Description : </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="027F3665" w14:textId="76A2A89C" w:rsidR="00D34007" w:rsidRPr="00A724F8" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
-[...8 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+          <w:p w14:paraId="027F3665" w14:textId="76A2A89C" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>marque, type, process, année de construction, …</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65566601" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="003855FC" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
+          <w:p w14:paraId="65566601" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-[...17 lines deleted...]
-              <w:t>*</w:t>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>N° acier d’origine*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E941FBD" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00883057" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
+          <w:p w14:paraId="3E941FBD" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gamme de diamètres  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75C76927" w14:textId="77777777" w:rsidR="00E60B81" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
+          <w:p w14:paraId="75C76927" w14:textId="77777777" w:rsidR="00E60B81" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> / barres</w:t>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forme : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53926B4D" w14:textId="07C04298" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00E60B81">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>bobines / barres</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="332B5A6A" w14:textId="77777777" w:rsidR="00D34007" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
+          <w:p w14:paraId="332B5A6A" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Type d’acier</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21386E80" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00883057" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
+          <w:p w14:paraId="21386E80" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traitement thermique </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A724F8" w14:paraId="7460CD3C" w14:textId="77777777" w:rsidTr="00E60B81">
+      <w:tr w:rsidR="00A724F8" w:rsidRPr="00635440" w14:paraId="7460CD3C" w14:textId="77777777" w:rsidTr="00E60B81">
         <w:trPr>
           <w:trHeight w:val="430"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="028EB98A" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00883057" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
-[...7 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w14:paraId="028EB98A" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>M1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38708BBF" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00883057" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="38708BBF" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50ADE319" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00883057" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="50ADE319" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39EE1637" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DD7178A" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00883057" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="7DD7178A" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FAF07FD" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00883057" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="3FAF07FD" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38D23C51" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00883057" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="38D23C51" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A724F8" w14:paraId="143D0A93" w14:textId="77777777" w:rsidTr="00E60B81">
+      <w:tr w:rsidR="00A724F8" w:rsidRPr="00635440" w14:paraId="143D0A93" w14:textId="77777777" w:rsidTr="00E60B81">
         <w:trPr>
           <w:trHeight w:val="430"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40AE6085" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00883057" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
-[...7 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w14:paraId="40AE6085" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>M2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CB9B38B" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00883057" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="7CB9B38B" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B29C48B" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00883057" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="7B29C48B" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C65FBD0" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F7A2305" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00883057" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="3F7A2305" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B9E4318" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00883057" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="4B9E4318" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1180C61D" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00883057" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="1180C61D" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A724F8" w14:paraId="59DA5385" w14:textId="77777777" w:rsidTr="00E60B81">
+      <w:tr w:rsidR="00A724F8" w:rsidRPr="00635440" w14:paraId="59DA5385" w14:textId="77777777" w:rsidTr="00E60B81">
         <w:trPr>
           <w:trHeight w:val="430"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04CB5A2F" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00883057" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="04CB5A2F" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="084F7A12" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00883057" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="084F7A12" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C0AB278" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00883057" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="6C0AB278" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="716D8CB1" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12BB601C" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00883057" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="12BB601C" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3962C4C0" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00883057" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="3962C4C0" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D22C488" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00883057" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="1D22C488" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="00635440" w:rsidRDefault="00D34007" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A724F8" w14:paraId="632F5075" w14:textId="77777777" w:rsidTr="00E60B81">
+      <w:tr w:rsidR="00A724F8" w:rsidRPr="00635440" w14:paraId="632F5075" w14:textId="77777777" w:rsidTr="00E60B81">
         <w:trPr>
           <w:trHeight w:val="446"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27C30569" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="27C30569" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EFBB4CF" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="1EFBB4CF" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...4 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="395433C1" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0862D201" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="0862D201" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E5242AF" w14:textId="42CE88CC" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="6E5242AF" w14:textId="42CE88CC" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64D53007" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="64D53007" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61A07181" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00883057" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="61A07181" w14:textId="77777777" w:rsidR="00A724F8" w:rsidRPr="00635440" w:rsidRDefault="00A724F8" w:rsidP="00A724F8">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7364D1DB" w14:textId="401BE712" w:rsidR="00E60B81" w:rsidRDefault="00E60B81" w:rsidP="00E60B81">
+    <w:p w14:paraId="7364D1DB" w14:textId="401BE712" w:rsidR="00E60B81" w:rsidRPr="00635440" w:rsidRDefault="00E60B81" w:rsidP="00E60B81">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07D70C16" w14:textId="77777777" w:rsidR="00E60B81" w:rsidRDefault="00E60B81" w:rsidP="00E60B81">
+    <w:p w14:paraId="07D70C16" w14:textId="77777777" w:rsidR="00E60B81" w:rsidRPr="00635440" w:rsidRDefault="00E60B81" w:rsidP="00E60B81">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="783C9B2A" w14:textId="77777777" w:rsidR="00C666DA" w:rsidRDefault="00C666DA">
+    <w:p w14:paraId="783C9B2A" w14:textId="77777777" w:rsidR="00C666DA" w:rsidRPr="00635440" w:rsidRDefault="00C666DA">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1642357B" w14:textId="77777777" w:rsidR="00894F8D" w:rsidRDefault="00894F8D" w:rsidP="00894F8D">
+    <w:p w14:paraId="1642357B" w14:textId="77777777" w:rsidR="00894F8D" w:rsidRPr="00635440" w:rsidRDefault="00894F8D" w:rsidP="00894F8D">
       <w:pPr>
         <w:ind w:firstLine="720"/>
-      </w:pPr>
-[...25 lines deleted...]
-        <w:t>"</w:t>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00635440">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+        <w:t>(*) voir tableau "aciers utilisés"</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D3713BC" w14:textId="77777777" w:rsidR="00894F8D" w:rsidRDefault="00894F8D">
+    <w:p w14:paraId="4D3713BC" w14:textId="77777777" w:rsidR="00894F8D" w:rsidRPr="00635440" w:rsidRDefault="00894F8D">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00894F8D" w:rsidSect="00567F5A">
+        <w:sectPr w:rsidR="00894F8D" w:rsidRPr="00635440" w:rsidSect="00567F5A">
           <w:footerReference w:type="default" r:id="rId16"/>
           <w:headerReference w:type="first" r:id="rId17"/>
           <w:footerReference w:type="first" r:id="rId18"/>
           <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="1134" w:right="1701" w:bottom="1134" w:left="567" w:header="567" w:footer="628" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="245"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44A44E69" w14:textId="77777777" w:rsidR="00C666DA" w:rsidRDefault="00C666DA" w:rsidP="00C666DA">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B33867">
+    <w:p w14:paraId="44A44E69" w14:textId="77777777" w:rsidR="00C666DA" w:rsidRPr="00635440" w:rsidRDefault="00C666DA" w:rsidP="00D3743C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc187919044"/>
+      <w:r w:rsidRPr="00635440">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PLAN D’ECHANTILLONNAGE</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="2E7A27E8" w14:textId="34D4A8F5" w:rsidR="00E60B81" w:rsidRPr="00C666DA" w:rsidRDefault="00C666DA" w:rsidP="00C666DA">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2E7A27E8" w14:textId="34D4A8F5" w:rsidR="00E60B81" w:rsidRPr="00635440" w:rsidRDefault="00C666DA" w:rsidP="00D3743C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc187919045"/>
+      <w:r w:rsidRPr="00635440">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:t>barres / fils</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="5671DEF5" w14:textId="77777777" w:rsidR="00D51889" w:rsidRDefault="00D51889" w:rsidP="00EF59D1">
+    <w:p w14:paraId="5671DEF5" w14:textId="77777777" w:rsidR="00D51889" w:rsidRPr="00635440" w:rsidRDefault="00D51889" w:rsidP="00EF59D1">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3204"/>
         <w:gridCol w:w="3202"/>
         <w:gridCol w:w="3203"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D51889" w14:paraId="1300B855" w14:textId="77777777" w:rsidTr="00BF72D8">
+      <w:tr w:rsidR="00D51889" w:rsidRPr="00635440" w14:paraId="1300B855" w14:textId="77777777" w:rsidTr="00BF72D8">
         <w:trPr>
           <w:trHeight w:val="621"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15AFD73E" w14:textId="5093D31F" w:rsidR="00D51889" w:rsidRPr="00D51889" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
+          <w:p w14:paraId="15AFD73E" w14:textId="5093D31F" w:rsidR="00D51889" w:rsidRPr="00635440" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Paramètre contrôlé</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15E11E2C" w14:textId="52172773" w:rsidR="00D51889" w:rsidRPr="00D51889" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
+          <w:p w14:paraId="15E11E2C" w14:textId="52172773" w:rsidR="00D51889" w:rsidRPr="00635440" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Moyen de contrôle</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="784F3DBF" w14:textId="5D5142CA" w:rsidR="00D51889" w:rsidRPr="00D51889" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
+          <w:p w14:paraId="784F3DBF" w14:textId="5D5142CA" w:rsidR="00D51889" w:rsidRPr="00635440" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Fréquence de contrôle</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D51889" w14:paraId="634EE462" w14:textId="77777777" w:rsidTr="00D51889">
+      <w:tr w:rsidR="00D51889" w:rsidRPr="00635440" w14:paraId="634EE462" w14:textId="77777777" w:rsidTr="00D51889">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DAC56BE" w14:textId="117C1B53" w:rsidR="00D51889" w:rsidRPr="00D51889" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
+          <w:p w14:paraId="1DAC56BE" w14:textId="117C1B53" w:rsidR="00D51889" w:rsidRPr="00635440" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Composition chimique</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="778883E6" w14:textId="77777777" w:rsidR="00D51889" w:rsidRPr="00D51889" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
+          <w:p w14:paraId="778883E6" w14:textId="77777777" w:rsidR="00D51889" w:rsidRPr="00635440" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B38F654" w14:textId="77777777" w:rsidR="00D51889" w:rsidRPr="00D51889" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
+          <w:p w14:paraId="4B38F654" w14:textId="77777777" w:rsidR="00D51889" w:rsidRPr="00635440" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D51889" w14:paraId="0648BA7B" w14:textId="77777777" w:rsidTr="00D51889">
+      <w:tr w:rsidR="00D51889" w:rsidRPr="00635440" w14:paraId="0648BA7B" w14:textId="77777777" w:rsidTr="00D51889">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="649C64B5" w14:textId="6130EDC2" w:rsidR="00D51889" w:rsidRPr="00D51889" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
+          <w:p w14:paraId="649C64B5" w14:textId="6130EDC2" w:rsidR="00D51889" w:rsidRPr="00635440" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Section conventionnelle</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5ED05D2D" w14:textId="77777777" w:rsidR="00D51889" w:rsidRPr="00D51889" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
+          <w:p w14:paraId="5ED05D2D" w14:textId="77777777" w:rsidR="00D51889" w:rsidRPr="00635440" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A9376FD" w14:textId="77777777" w:rsidR="00D51889" w:rsidRPr="00D51889" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
+          <w:p w14:paraId="7A9376FD" w14:textId="77777777" w:rsidR="00D51889" w:rsidRPr="00635440" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D51889" w14:paraId="21568C7F" w14:textId="77777777" w:rsidTr="00D51889">
+      <w:tr w:rsidR="00D51889" w:rsidRPr="00635440" w14:paraId="21568C7F" w14:textId="77777777" w:rsidTr="00D51889">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F26A9D2" w14:textId="3254B302" w:rsidR="00D51889" w:rsidRPr="00D51889" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
+          <w:p w14:paraId="2F26A9D2" w14:textId="3254B302" w:rsidR="00D51889" w:rsidRPr="00635440" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Propriétés mécaniques</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="794DAC69" w14:textId="77777777" w:rsidR="00D51889" w:rsidRPr="00D51889" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
+          <w:p w14:paraId="794DAC69" w14:textId="77777777" w:rsidR="00D51889" w:rsidRPr="00635440" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33DC3128" w14:textId="77777777" w:rsidR="00D51889" w:rsidRPr="00D51889" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
+          <w:p w14:paraId="33DC3128" w14:textId="77777777" w:rsidR="00D51889" w:rsidRPr="00635440" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D51889" w14:paraId="5F633BC0" w14:textId="77777777" w:rsidTr="00D51889">
+      <w:tr w:rsidR="00D51889" w:rsidRPr="00635440" w14:paraId="5F633BC0" w14:textId="77777777" w:rsidTr="00D51889">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1058AA1F" w14:textId="766429D1" w:rsidR="00D51889" w:rsidRPr="00D51889" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
+          <w:p w14:paraId="1058AA1F" w14:textId="766429D1" w:rsidR="00D51889" w:rsidRPr="00635440" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...21 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Résistance au pliage–dépliage</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="348333C4" w14:textId="77777777" w:rsidR="00D51889" w:rsidRPr="00D51889" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
+          <w:p w14:paraId="348333C4" w14:textId="77777777" w:rsidR="00D51889" w:rsidRPr="00635440" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2865AB24" w14:textId="77777777" w:rsidR="00D51889" w:rsidRPr="00D51889" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
+          <w:p w14:paraId="2865AB24" w14:textId="77777777" w:rsidR="00D51889" w:rsidRPr="00635440" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D51889" w14:paraId="67A0C829" w14:textId="77777777" w:rsidTr="00D51889">
+      <w:tr w:rsidR="00D51889" w:rsidRPr="00635440" w14:paraId="67A0C829" w14:textId="77777777" w:rsidTr="00D51889">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CF80D03" w14:textId="2A026391" w:rsidR="00D51889" w:rsidRPr="00D51889" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
+          <w:p w14:paraId="7CF80D03" w14:textId="2A026391" w:rsidR="00D51889" w:rsidRPr="00635440" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...21 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Géométrie + formule utilisée</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53182B3E" w14:textId="77777777" w:rsidR="00D51889" w:rsidRPr="00D51889" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
+          <w:p w14:paraId="53182B3E" w14:textId="77777777" w:rsidR="00D51889" w:rsidRPr="00635440" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="613FCCCD" w14:textId="77777777" w:rsidR="00D51889" w:rsidRPr="00D51889" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
+          <w:p w14:paraId="613FCCCD" w14:textId="77777777" w:rsidR="00D51889" w:rsidRPr="00635440" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D51889" w14:paraId="41670C50" w14:textId="77777777" w:rsidTr="00D51889">
+      <w:tr w:rsidR="00D51889" w:rsidRPr="00635440" w14:paraId="41670C50" w14:textId="77777777" w:rsidTr="00D51889">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3209" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E2BB81F" w14:textId="38B27C3B" w:rsidR="00D51889" w:rsidRPr="00D51889" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
+          <w:p w14:paraId="1E2BB81F" w14:textId="38B27C3B" w:rsidR="00D51889" w:rsidRPr="00635440" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D51889">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E432DF8" w14:textId="77777777" w:rsidR="00D51889" w:rsidRPr="00D51889" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
+          <w:p w14:paraId="0E432DF8" w14:textId="77777777" w:rsidR="00D51889" w:rsidRPr="00635440" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3210" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4247391E" w14:textId="77777777" w:rsidR="00D51889" w:rsidRPr="00D51889" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
+          <w:p w14:paraId="4247391E" w14:textId="77777777" w:rsidR="00D51889" w:rsidRPr="00635440" w:rsidRDefault="00D51889" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6BB338EE" w14:textId="77777777" w:rsidR="00D51889" w:rsidRDefault="00D51889" w:rsidP="00EF59D1">
+    <w:p w14:paraId="6BB338EE" w14:textId="77777777" w:rsidR="00D51889" w:rsidRPr="00635440" w:rsidRDefault="00D51889" w:rsidP="00EF59D1">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50DF6E9C" w14:textId="77777777" w:rsidR="00D51889" w:rsidRDefault="00D51889" w:rsidP="00EF59D1">
+    <w:p w14:paraId="50DF6E9C" w14:textId="77777777" w:rsidR="00D51889" w:rsidRPr="00635440" w:rsidRDefault="00D51889" w:rsidP="00EF59D1">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FC7C965" w14:textId="77777777" w:rsidR="00D51889" w:rsidRDefault="00D51889" w:rsidP="00EF59D1">
+    <w:p w14:paraId="5FC7C965" w14:textId="77777777" w:rsidR="00D51889" w:rsidRPr="00635440" w:rsidRDefault="00D51889" w:rsidP="00EF59D1">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A9D2FB9" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
+    <w:p w14:paraId="1A9D2FB9" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
       <w:pPr>
         <w:ind w:left="284"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1432B09E" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
+    <w:p w14:paraId="1432B09E" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
       <w:pPr>
         <w:ind w:left="5387"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77AE46AE" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRDefault="00EF59D1" w:rsidP="00BF72D8">
+    <w:p w14:paraId="77AE46AE" w14:textId="62223BB6" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00BF72D8">
       <w:pPr>
         <w:pStyle w:val="Title"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00635440">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="00B33867">
+    </w:p>
+    <w:p w14:paraId="73DA84A2" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00D3743C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc187919046"/>
+      <w:r w:rsidRPr="00635440">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>PLAN D’ECHANTILLONNAGE</w:t>
-[...6 lines deleted...]
-      <w:r>
         <w:t>Treillis/Panneaux plans</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="211F2BC5" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
+    <w:p w14:paraId="211F2BC5" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38FF0568" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRDefault="00BF72D8" w:rsidP="00EF59D1">
+    <w:p w14:paraId="38FF0568" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00635440" w:rsidRDefault="00BF72D8" w:rsidP="00EF59D1">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3202"/>
         <w:gridCol w:w="3203"/>
         <w:gridCol w:w="3204"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF72D8" w14:paraId="169BABE2" w14:textId="77777777" w:rsidTr="00C666DA">
+      <w:tr w:rsidR="00BF72D8" w:rsidRPr="00635440" w14:paraId="169BABE2" w14:textId="77777777" w:rsidTr="00C666DA">
         <w:trPr>
           <w:trHeight w:val="621"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3202" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EE67B3C" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00D51889" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
+          <w:p w14:paraId="3EE67B3C" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00635440" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Paramètre contrôlé</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3203" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B128823" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00D51889" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
+          <w:p w14:paraId="2B128823" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00635440" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Moyen de contrôle</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3204" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00FD75C5" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00D51889" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
+          <w:p w14:paraId="00FD75C5" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00635440" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...13 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Fréquence de contrôle</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF72D8" w14:paraId="46AC8C17" w14:textId="77777777" w:rsidTr="00C666DA">
+      <w:tr w:rsidR="00BF72D8" w:rsidRPr="00635440" w14:paraId="46AC8C17" w14:textId="77777777" w:rsidTr="00C666DA">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3202" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D1DC21C" w14:textId="26A73BA3" w:rsidR="00BF72D8" w:rsidRPr="00D51889" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
+          <w:p w14:paraId="6D1DC21C" w14:textId="26A73BA3" w:rsidR="00BF72D8" w:rsidRPr="00635440" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Composition chimique</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3203" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29AC9CAE" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00D51889" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
+          <w:p w14:paraId="29AC9CAE" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00635440" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3204" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E037BAD" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00D51889" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
+          <w:p w14:paraId="5E037BAD" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00635440" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF72D8" w14:paraId="0255BEB8" w14:textId="77777777" w:rsidTr="00C666DA">
+      <w:tr w:rsidR="00BF72D8" w:rsidRPr="00635440" w14:paraId="0255BEB8" w14:textId="77777777" w:rsidTr="00C666DA">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3202" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64872BF0" w14:textId="78A79A07" w:rsidR="00BF72D8" w:rsidRPr="00D51889" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
+          <w:p w14:paraId="64872BF0" w14:textId="78A79A07" w:rsidR="00BF72D8" w:rsidRPr="00635440" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Section conventionnelle</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3203" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30AD915F" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00D51889" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
+          <w:p w14:paraId="30AD915F" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00635440" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3204" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DAEB4AB" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00D51889" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
+          <w:p w14:paraId="0DAEB4AB" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00635440" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF72D8" w:rsidRPr="0011443A" w14:paraId="15F025F6" w14:textId="77777777" w:rsidTr="00C666DA">
+      <w:tr w:rsidR="00BF72D8" w:rsidRPr="00635440" w14:paraId="15F025F6" w14:textId="77777777" w:rsidTr="00C666DA">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3202" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E824DF8" w14:textId="50CCF920" w:rsidR="00BF72D8" w:rsidRPr="00BF72D8" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
+          <w:p w14:paraId="2E824DF8" w14:textId="50CCF920" w:rsidR="00BF72D8" w:rsidRPr="00635440" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
-                <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Propriétés mécaniques du fil longitudinal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3203" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57F5F49E" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00BF72D8" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
+          <w:p w14:paraId="57F5F49E" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00635440" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3204" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11B633DB" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00BF72D8" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
+          <w:p w14:paraId="11B633DB" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00635440" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF72D8" w:rsidRPr="0011443A" w14:paraId="7128D6DD" w14:textId="77777777" w:rsidTr="00C666DA">
+      <w:tr w:rsidR="00BF72D8" w:rsidRPr="00635440" w14:paraId="7128D6DD" w14:textId="77777777" w:rsidTr="00C666DA">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3202" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38ED1A32" w14:textId="627E20C2" w:rsidR="00BF72D8" w:rsidRPr="00BF72D8" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
+          <w:p w14:paraId="38ED1A32" w14:textId="627E20C2" w:rsidR="00BF72D8" w:rsidRPr="00635440" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
-                <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Propriétés mécaniques du fil transversal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3203" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B12C31B" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00BF72D8" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
+          <w:p w14:paraId="7B12C31B" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00635440" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3204" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19D3E5F0" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00BF72D8" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
+          <w:p w14:paraId="19D3E5F0" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00635440" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF72D8" w:rsidRPr="0011443A" w14:paraId="61A806CD" w14:textId="77777777" w:rsidTr="00C666DA">
+      <w:tr w:rsidR="00BF72D8" w:rsidRPr="00635440" w14:paraId="61A806CD" w14:textId="77777777" w:rsidTr="00C666DA">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3202" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46C7E2B5" w14:textId="1BBB8E0B" w:rsidR="00BF72D8" w:rsidRPr="00BF72D8" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
+          <w:p w14:paraId="46C7E2B5" w14:textId="1BBB8E0B" w:rsidR="00BF72D8" w:rsidRPr="00635440" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
-                <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Résistance au pliage–dépliage sur le fil longitudinal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3203" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D510E7F" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00BF72D8" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
+          <w:p w14:paraId="7D510E7F" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00635440" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3204" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29A608B0" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00BF72D8" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
+          <w:p w14:paraId="29A608B0" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00635440" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF72D8" w:rsidRPr="0011443A" w14:paraId="72601652" w14:textId="77777777" w:rsidTr="00C666DA">
+      <w:tr w:rsidR="00BF72D8" w:rsidRPr="00635440" w14:paraId="72601652" w14:textId="77777777" w:rsidTr="00C666DA">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3202" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0619CF87" w14:textId="0544EE21" w:rsidR="00BF72D8" w:rsidRPr="00BF72D8" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
+          <w:p w14:paraId="0619CF87" w14:textId="0544EE21" w:rsidR="00BF72D8" w:rsidRPr="00635440" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
-                <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Résistance au pliage–dépliage sur le fil transversal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3203" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="273B147C" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00BF72D8" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
+          <w:p w14:paraId="273B147C" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00635440" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3204" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="208D937E" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00BF72D8" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
+          <w:p w14:paraId="208D937E" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00635440" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF72D8" w:rsidRPr="0011443A" w14:paraId="37F0E0DC" w14:textId="77777777" w:rsidTr="00C666DA">
+      <w:tr w:rsidR="00BF72D8" w:rsidRPr="00635440" w14:paraId="37F0E0DC" w14:textId="77777777" w:rsidTr="00C666DA">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3202" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26637703" w14:textId="407008F5" w:rsidR="00BF72D8" w:rsidRPr="00BF72D8" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
-[...8 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+          <w:p w14:paraId="26637703" w14:textId="407008F5" w:rsidR="00BF72D8" w:rsidRPr="00635440" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Résistance au cisaillement des soudures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3203" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50D97A24" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00BF72D8" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
+          <w:p w14:paraId="50D97A24" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00635440" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3204" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="422F9EEE" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00BF72D8" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
+          <w:p w14:paraId="422F9EEE" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00635440" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF72D8" w:rsidRPr="0011443A" w14:paraId="52CA0C69" w14:textId="77777777" w:rsidTr="00C666DA">
+      <w:tr w:rsidR="00BF72D8" w:rsidRPr="00635440" w14:paraId="52CA0C69" w14:textId="77777777" w:rsidTr="00C666DA">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3202" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F3E9212" w14:textId="251475D9" w:rsidR="00BF72D8" w:rsidRPr="00BF72D8" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
-[...8 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+          <w:p w14:paraId="1F3E9212" w14:textId="251475D9" w:rsidR="00BF72D8" w:rsidRPr="00635440" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Géométrie des fils + formule utilisée</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3203" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E767C14" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00BF72D8" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
+          <w:p w14:paraId="3E767C14" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00635440" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3204" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6282E64D" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00BF72D8" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
+          <w:p w14:paraId="6282E64D" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00635440" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF72D8" w14:paraId="44DCFF2C" w14:textId="77777777" w:rsidTr="00C666DA">
+      <w:tr w:rsidR="00BF72D8" w:rsidRPr="00635440" w14:paraId="44DCFF2C" w14:textId="77777777" w:rsidTr="00C666DA">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3202" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A881181" w14:textId="1CF9CD51" w:rsidR="00BF72D8" w:rsidRPr="00D51889" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w14:paraId="4A881181" w14:textId="1CF9CD51" w:rsidR="00BF72D8" w:rsidRPr="00635440" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dimensions treillis/panneau </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3203" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61145A5A" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00D51889" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
+          <w:p w14:paraId="61145A5A" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00635440" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3204" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64DB1C63" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00D51889" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
+          <w:p w14:paraId="64DB1C63" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00635440" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF72D8" w14:paraId="786A7286" w14:textId="77777777" w:rsidTr="00C666DA">
+      <w:tr w:rsidR="00BF72D8" w:rsidRPr="00635440" w14:paraId="786A7286" w14:textId="77777777" w:rsidTr="00C666DA">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3202" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E6399EB" w14:textId="36465AD8" w:rsidR="00BF72D8" w:rsidRPr="00C666DA" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
+          <w:p w14:paraId="1E6399EB" w14:textId="36465AD8" w:rsidR="00BF72D8" w:rsidRPr="00635440" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C666DA">
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
               <w:rPr>
                 <w:bCs/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3203" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E148072" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00D51889" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
+          <w:p w14:paraId="6E148072" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00635440" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3204" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23907879" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00D51889" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
+          <w:p w14:paraId="23907879" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00635440" w:rsidRDefault="00BF72D8" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
               <w:rPr>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D6096A2" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRDefault="00BF72D8" w:rsidP="00EF59D1">
+    <w:p w14:paraId="6D6096A2" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00635440" w:rsidRDefault="00BF72D8" w:rsidP="00EF59D1">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="158D0BBE" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRDefault="00BF72D8" w:rsidP="00EF59D1">
+    <w:p w14:paraId="158D0BBE" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00635440" w:rsidRDefault="00BF72D8" w:rsidP="00EF59D1">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5690C9A5" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRDefault="00BF72D8" w:rsidP="00EF59D1">
+    <w:p w14:paraId="5690C9A5" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00635440" w:rsidRDefault="00BF72D8" w:rsidP="00EF59D1">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62ACB4AD" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRDefault="00BF72D8" w:rsidP="00EF59D1">
+    <w:p w14:paraId="62ACB4AD" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00635440" w:rsidRDefault="00BF72D8" w:rsidP="00EF59D1">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00830F16" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRDefault="00BF72D8" w:rsidP="00EF59D1">
+    <w:p w14:paraId="00830F16" w14:textId="77777777" w:rsidR="00BF72D8" w:rsidRPr="00635440" w:rsidRDefault="00BF72D8" w:rsidP="00EF59D1">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43DEF437" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
+    <w:p w14:paraId="43DEF437" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
       <w:pPr>
         <w:ind w:left="284"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49B7D083" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRDefault="00EF59D1" w:rsidP="00BF72D8">
+    <w:p w14:paraId="49B7D083" w14:textId="6DEC3EF9" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00BF72D8">
       <w:pPr>
         <w:pStyle w:val="Title"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00635440">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="00B33867">
+    </w:p>
+    <w:p w14:paraId="2BC7128C" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00D3743C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc187919047"/>
+      <w:r w:rsidRPr="00635440">
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>PLAN D’ECHANTILLONNAGE</w:t>
-[...6 lines deleted...]
-      <w:r>
         <w:t>Poutres treillis</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="0F1F605A" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
+    <w:p w14:paraId="0F1F605A" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00EF59D1">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-BE"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8789" w:type="dxa"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="1985"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF59D1" w14:paraId="2727A929" w14:textId="77777777" w:rsidTr="00681779">
+      <w:tr w:rsidR="00EF59D1" w:rsidRPr="00635440" w14:paraId="2727A929" w14:textId="77777777" w:rsidTr="00681779">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41C007DB" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+          <w:p w14:paraId="41C007DB" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Paramètre contrôlé</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="7EFA2802" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+          <w:p w14:paraId="7EFA2802" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00BF72D8">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>Type 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="5DDDD18E" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+          <w:p w14:paraId="5DDDD18E" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00BF72D8">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>Type 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="21BD261B" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+          <w:p w14:paraId="21BD261B" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00BF72D8">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>Type 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="706B9466" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+          <w:p w14:paraId="706B9466" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00BF72D8">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>Type 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A290EE7" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+          <w:p w14:paraId="6A290EE7" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00BF72D8">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t xml:space="preserve">Moyen de </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF72D8">
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:br/>
-            </w:r>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00BF72D8">
               <w:t>contrôle</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="442DABE1" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+          <w:p w14:paraId="442DABE1" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
-            </w:pPr>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Fréquence de contrôle</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF59D1" w14:paraId="6E84D384" w14:textId="77777777" w:rsidTr="00681779">
+      <w:tr w:rsidR="00EF59D1" w:rsidRPr="00635440" w14:paraId="6E84D384" w14:textId="77777777" w:rsidTr="00681779">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37915C3E" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BF72D8">
+          <w:p w14:paraId="37915C3E" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t xml:space="preserve">Dimensions </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF72D8">
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:br/>
-            </w:r>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>poutre treillis</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E8C81E6" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BF72D8">
+          <w:p w14:paraId="5E8C81E6" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F604A6B" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BF72D8">
+          <w:p w14:paraId="4F604A6B" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C13B9FF" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BF72D8">
+          <w:p w14:paraId="3C13B9FF" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BD33E48" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BF72D8">
+          <w:p w14:paraId="5BD33E48" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52093768" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="52093768" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="469F7629" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="469F7629" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF59D1" w14:paraId="20A570FF" w14:textId="77777777" w:rsidTr="00681779">
+      <w:tr w:rsidR="00EF59D1" w:rsidRPr="00635440" w14:paraId="20A570FF" w14:textId="77777777" w:rsidTr="00681779">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78B359DF" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...8 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+          <w:p w14:paraId="78B359DF" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Géométrie</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF72D8">
-[...1 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:br/>
               <w:t>fil supérieur + formule utilisée</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="138BC802" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+          <w:p w14:paraId="138BC802" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7484C246" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+          <w:p w14:paraId="7484C246" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="241DF78F" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BF72D8">
+          <w:p w14:paraId="241DF78F" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CAEF3CE" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BF72D8">
+          <w:p w14:paraId="2CAEF3CE" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4ECBEAEB" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="4ECBEAEB" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00002559" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="00002559" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF59D1" w14:paraId="5818ED41" w14:textId="77777777" w:rsidTr="00681779">
+      <w:tr w:rsidR="00EF59D1" w:rsidRPr="00635440" w14:paraId="5818ED41" w14:textId="77777777" w:rsidTr="00681779">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05EC99D1" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...8 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+          <w:p w14:paraId="05EC99D1" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Géométrie</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF72D8">
-[...1 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:br/>
               <w:t>fils inférieurs + formule utilisée</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60D5AA82" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BF72D8">
+          <w:p w14:paraId="60D5AA82" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FFB3748" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="7FFB3748" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6384C13C" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="6384C13C" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76F61334" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BF72D8">
+          <w:p w14:paraId="76F61334" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="594BAE1F" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="594BAE1F" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4763BB65" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="4763BB65" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF59D1" w14:paraId="67124A4E" w14:textId="77777777" w:rsidTr="00681779">
+      <w:tr w:rsidR="00EF59D1" w:rsidRPr="00635440" w14:paraId="67124A4E" w14:textId="77777777" w:rsidTr="00681779">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F52AF1A" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...8 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+          <w:p w14:paraId="4F52AF1A" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Résistance au pliage–dépliage fil supérieur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32146624" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+          <w:p w14:paraId="32146624" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="539F49EB" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+          <w:p w14:paraId="539F49EB" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20E3AA38" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BF72D8">
+          <w:p w14:paraId="20E3AA38" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5905E4C2" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BF72D8">
+          <w:p w14:paraId="5905E4C2" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5225CC14" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="5225CC14" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F1300CC" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="0F1300CC" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF59D1" w14:paraId="0541A507" w14:textId="77777777" w:rsidTr="00681779">
+      <w:tr w:rsidR="00EF59D1" w:rsidRPr="00635440" w14:paraId="0541A507" w14:textId="77777777" w:rsidTr="00681779">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43B97504" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...8 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+          <w:p w14:paraId="43B97504" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Résistance au pliage–dépliage fils inférieurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CCAFCC2" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BF72D8">
+          <w:p w14:paraId="3CCAFCC2" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="524F844E" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="524F844E" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F937868" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="4F937868" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="677EFFFA" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BF72D8">
+          <w:p w14:paraId="677EFFFA" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E2EFDA1" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="0E2EFDA1" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BC4BADE" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="3BC4BADE" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF59D1" w14:paraId="1833E3F9" w14:textId="77777777" w:rsidTr="00681779">
+      <w:tr w:rsidR="00EF59D1" w:rsidRPr="00635440" w14:paraId="1833E3F9" w14:textId="77777777" w:rsidTr="00681779">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4264B0DE" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00BF72D8">
+          <w:p w14:paraId="4264B0DE" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Composition chimique</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">fil </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>fil supérieurs</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BE21EC0" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="2BE21EC0" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CC26705" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="1CC26705" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68F6F84A" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BF72D8">
+          <w:p w14:paraId="68F6F84A" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65A0280A" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BF72D8">
+          <w:p w14:paraId="65A0280A" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C2CFCD2" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="4C2CFCD2" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74EBE16C" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="74EBE16C" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF59D1" w14:paraId="0E3EE18F" w14:textId="77777777" w:rsidTr="00681779">
+      <w:tr w:rsidR="00EF59D1" w:rsidRPr="00635440" w14:paraId="0E3EE18F" w14:textId="77777777" w:rsidTr="00681779">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19BD8520" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00BF72D8">
+          <w:p w14:paraId="19BD8520" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>Composition chimique</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:br/>
-            </w:r>
-[...12 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>fils inférieurs</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16A8E2E9" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BF72D8">
+          <w:p w14:paraId="16A8E2E9" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6815C6A7" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="6815C6A7" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2672F5D9" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="2672F5D9" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="234E3F01" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BF72D8">
+          <w:p w14:paraId="234E3F01" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BD3D38C" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="0BD3D38C" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58674E97" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="58674E97" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF59D1" w14:paraId="615DBE57" w14:textId="77777777" w:rsidTr="00681779">
+      <w:tr w:rsidR="00EF59D1" w:rsidRPr="00635440" w14:paraId="615DBE57" w14:textId="77777777" w:rsidTr="00681779">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D5FD13D" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...8 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+          <w:p w14:paraId="1D5FD13D" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Propriétés mécaniques du fil supérieur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FEAE407" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+          <w:p w14:paraId="7FEAE407" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="713ADCB2" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+          <w:p w14:paraId="713ADCB2" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A31981D" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BF72D8">
+          <w:p w14:paraId="7A31981D" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BA58FB0" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BF72D8">
+          <w:p w14:paraId="5BA58FB0" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79863637" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="79863637" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CDACFAC" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="2CDACFAC" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF59D1" w14:paraId="763957FB" w14:textId="77777777" w:rsidTr="00681779">
+      <w:tr w:rsidR="00EF59D1" w:rsidRPr="00635440" w14:paraId="763957FB" w14:textId="77777777" w:rsidTr="00681779">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="645C0D09" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...8 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+          <w:p w14:paraId="645C0D09" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Propriétés mécaniques des fils inférieurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A6CEEA8" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BF72D8">
+          <w:p w14:paraId="3A6CEEA8" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="000C7B73" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="000C7B73" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79E8AB23" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="79E8AB23" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DFA5F0A" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BF72D8">
+          <w:p w14:paraId="6DFA5F0A" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="391CFDE4" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="391CFDE4" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2844E607" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="2844E607" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF59D1" w14:paraId="7FFE30D5" w14:textId="77777777" w:rsidTr="00681779">
+      <w:tr w:rsidR="00EF59D1" w:rsidRPr="00635440" w14:paraId="7FFE30D5" w14:textId="77777777" w:rsidTr="00681779">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10F1364B" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...8 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+          <w:p w14:paraId="10F1364B" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Résistance à la traction</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF72D8">
-[...1 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:br/>
               <w:t>de tous les fils</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF72D8">
-[...1 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:br/>
               <w:t>(sauf ceux ci-dessus)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10BC8356" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BF72D8">
+          <w:p w14:paraId="10BC8356" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B07348A" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BF72D8">
+          <w:p w14:paraId="2B07348A" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E7751BF" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BF72D8">
+          <w:p w14:paraId="4E7751BF" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5287EE64" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BF72D8">
+          <w:p w14:paraId="5287EE64" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43D162A5" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="43D162A5" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52C2387F" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="52C2387F" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF59D1" w14:paraId="3F7F8730" w14:textId="77777777" w:rsidTr="00681779">
+      <w:tr w:rsidR="00EF59D1" w:rsidRPr="00635440" w14:paraId="3F7F8730" w14:textId="77777777" w:rsidTr="00681779">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55A44D45" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...8 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+          <w:p w14:paraId="55A44D45" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t>Section conventionnelle</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF72D8">
-[...1 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:br/>
               <w:t>de tous les fils</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B352D81" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BF72D8">
+          <w:p w14:paraId="1B352D81" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="621F74BE" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BF72D8">
+          <w:p w14:paraId="621F74BE" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BCE96C8" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BF72D8">
+          <w:p w14:paraId="6BCE96C8" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F7B56DD" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BF72D8">
+          <w:p w14:paraId="6F7B56DD" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69C03ED0" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="69C03ED0" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F36AC60" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="0F36AC60" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF59D1" w14:paraId="19F9FF27" w14:textId="77777777" w:rsidTr="00681779">
+      <w:tr w:rsidR="00EF59D1" w:rsidRPr="00635440" w14:paraId="19F9FF27" w14:textId="77777777" w:rsidTr="00681779">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A720BA4" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...8 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+          <w:p w14:paraId="1A720BA4" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">Résistance au cisaillement des </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BF72D8">
-[...1 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:br/>
               <w:t>nœuds soudés</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="243545D5" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BF72D8">
+          <w:p w14:paraId="243545D5" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AC4B926" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BF72D8">
+          <w:p w14:paraId="2AC4B926" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57FFA631" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BF72D8">
+          <w:p w14:paraId="57FFA631" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05979945" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BF72D8">
+          <w:p w14:paraId="05979945" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23DF9C06" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="23DF9C06" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54714F3F" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="54714F3F" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF59D1" w14:paraId="2B2DBE74" w14:textId="77777777" w:rsidTr="00681779">
+      <w:tr w:rsidR="00EF59D1" w:rsidRPr="00635440" w14:paraId="2B2DBE74" w14:textId="77777777" w:rsidTr="00681779">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26BE37C9" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00BF72D8">
+          <w:p w14:paraId="26BE37C9" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00635440">
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A6EF1D5" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="6A6EF1D5" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D407416" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="3D407416" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CB2458F" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="6CB2458F" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E23696D" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="0E23696D" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F90326A" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="7F90326A" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59EB1912" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00BF72D8" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
-[...1 lines deleted...]
-              <w:pStyle w:val="standaardcenterDTD"/>
+          <w:p w14:paraId="59EB1912" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1" w:rsidP="00C666DA">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+              <w:rPr>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3BAB57F3" w14:textId="77777777" w:rsidR="00E43C16" w:rsidRPr="008E6C91" w:rsidRDefault="00E43C16" w:rsidP="00BF72D8">
+    <w:p w14:paraId="3BAB57F3" w14:textId="77777777" w:rsidR="00E43C16" w:rsidRPr="00635440" w:rsidRDefault="00E43C16" w:rsidP="00BF72D8">
       <w:pPr>
         <w:ind w:left="5387"/>
         <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="fr-BE"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00E43C16" w:rsidRPr="008E6C91" w:rsidSect="00C666DA">
+    <w:sectPr w:rsidR="00E43C16" w:rsidRPr="00635440" w:rsidSect="00C666DA">
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="567" w:left="1134" w:header="567" w:footer="628" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="245"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A21BFBB" w14:textId="77777777" w:rsidR="00B35746" w:rsidRPr="008F0642" w:rsidRDefault="00B35746" w:rsidP="007F6A20">
+    <w:p w14:paraId="3659D4D3" w14:textId="77777777" w:rsidR="008E74EE" w:rsidRPr="008F0642" w:rsidRDefault="008E74EE" w:rsidP="007F6A20">
       <w:r w:rsidRPr="008F0642">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18F58CC7" w14:textId="77777777" w:rsidR="007630A6" w:rsidRDefault="007630A6" w:rsidP="007F6A20"/>
+    <w:p w14:paraId="2F467719" w14:textId="77777777" w:rsidR="008E74EE" w:rsidRDefault="008E74EE" w:rsidP="007F6A20"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07A58E5E" w14:textId="77777777" w:rsidR="00B35746" w:rsidRPr="008F0642" w:rsidRDefault="00B35746" w:rsidP="007F6A20">
+    <w:p w14:paraId="524989AD" w14:textId="77777777" w:rsidR="008E74EE" w:rsidRPr="008F0642" w:rsidRDefault="008E74EE" w:rsidP="007F6A20">
       <w:r w:rsidRPr="008F0642">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16AC096F" w14:textId="77777777" w:rsidR="007630A6" w:rsidRDefault="007630A6" w:rsidP="007F6A20"/>
+    <w:p w14:paraId="6A338B76" w14:textId="77777777" w:rsidR="008E74EE" w:rsidRDefault="008E74EE" w:rsidP="007F6A20"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Avenir Next LT Pro">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000EF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -8987,51 +11292,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000EF" w:usb1="5000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2034563404"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="7A5B0D00" w14:textId="38F0CB8E" w:rsidR="00BF72D8" w:rsidRDefault="00BF72D8">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -9043,51 +11348,51 @@
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="21E34B94" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRDefault="00EF59D1" w:rsidP="00FB1633">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4820"/>
         <w:tab w:val="left" w:pos="2552"/>
         <w:tab w:val="left" w:pos="7938"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1254246030"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="0549E59E" w14:textId="01F1694D" w:rsidR="00681779" w:rsidRDefault="00681779">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -9103,100 +11408,100 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4658DF03" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRDefault="00567F5A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4820"/>
         <w:tab w:val="clear" w:pos="9639"/>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:ind w:right="-2"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="352471345"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="735CCBAB" w14:textId="5FCB04BC" w:rsidR="00681779" w:rsidRDefault="00681779">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="25099E3E" w14:textId="14F7F4A4" w:rsidR="007630A6" w:rsidRPr="005727D0" w:rsidRDefault="007630A6" w:rsidP="007F6A20"/>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="290CE974" w14:textId="0F87B997" w:rsidR="00B35746" w:rsidRPr="008F0642" w:rsidRDefault="00D96755" w:rsidP="007F6A20">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="008F0642">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F14D98E" wp14:editId="2D130AD2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>7644765</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7545600" cy="3074400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1390781654" name="Picture 1" descr="A close-up of a computer screen"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -9232,178 +11537,134 @@
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00900888">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00900888">
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CB2B976" w14:textId="77777777" w:rsidR="00B35746" w:rsidRPr="008F0642" w:rsidRDefault="00B35746" w:rsidP="007F6A20">
+    <w:p w14:paraId="2B58016E" w14:textId="77777777" w:rsidR="008E74EE" w:rsidRPr="008F0642" w:rsidRDefault="008E74EE" w:rsidP="007F6A20">
       <w:r w:rsidRPr="008F0642">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20D91513" w14:textId="77777777" w:rsidR="007630A6" w:rsidRDefault="007630A6" w:rsidP="007F6A20"/>
+    <w:p w14:paraId="6A3BA78F" w14:textId="77777777" w:rsidR="008E74EE" w:rsidRDefault="008E74EE" w:rsidP="007F6A20"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A7252CF" w14:textId="77777777" w:rsidR="00B35746" w:rsidRPr="008F0642" w:rsidRDefault="00B35746" w:rsidP="007F6A20">
+    <w:p w14:paraId="1C663D3C" w14:textId="77777777" w:rsidR="008E74EE" w:rsidRPr="008F0642" w:rsidRDefault="008E74EE" w:rsidP="007F6A20">
       <w:r w:rsidRPr="008F0642">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F42F9AB" w14:textId="77777777" w:rsidR="007630A6" w:rsidRDefault="007630A6" w:rsidP="007F6A20"/>
+    <w:p w14:paraId="1947E331" w14:textId="77777777" w:rsidR="008E74EE" w:rsidRDefault="008E74EE" w:rsidP="007F6A20"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="5BE45C9C" w14:textId="32BE37D4" w:rsidR="00EF59D1" w:rsidRDefault="00EF59D1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5BE45C9C" w14:textId="25D27BB0" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00E20F51">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:lang w:val="fr-BE"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="008F0642">
+    <w:r w:rsidRPr="00635440">
       <w:rPr>
         <w:noProof/>
-      </w:rPr>
-[...60 lines deleted...]
-      </w:drawing>
+        <w:lang w:val="fr-BE"/>
+      </w:rPr>
+      <w:t>Logo</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="62C1B92B" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRDefault="00EF59D1">
+  <w:p w14:paraId="62C1B92B" w14:textId="507C9697" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00E20F51">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:lang w:val="fr-BE"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="00635440">
+      <w:rPr>
+        <w:lang w:val="fr-BE"/>
+      </w:rPr>
+      <w:t>producteur</w:t>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="3CE9810F" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRDefault="00EF59D1">
+  <w:p w14:paraId="3CE9810F" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="00635440" w:rsidRDefault="00EF59D1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:lang w:val="fr-BE"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6024E93B" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRDefault="00567F5A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="226F26DC" w14:textId="77777777" w:rsidR="00567F5A" w:rsidRDefault="00567F5A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="10490" w:type="dxa"/>
       <w:tblInd w:w="-572" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5103"/>
       <w:gridCol w:w="4253"/>
       <w:gridCol w:w="1134"/>
     </w:tblGrid>
@@ -9549,51 +11810,51 @@
                           <a:ext cx="543327" cy="651992"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="00E8FA9D" w14:textId="470D4BAC" w:rsidR="00B35746" w:rsidRPr="008F0642" w:rsidRDefault="00B35746" w:rsidP="007F6A20">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04F30469"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B35C74CA"/>
     <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10251,93 +12512,96 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F057329"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="59BE50A8"/>
+    <w:tmpl w:val="B3925DE6"/>
     <w:name w:val="Headings"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="680"/>
         </w:tabs>
         <w:ind w:left="680" w:hanging="680"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:hint="default"/>
-        <w:b/>
+        <w:b w:val="0"/>
+        <w:bCs/>
         <w:i w:val="0"/>
         <w:caps/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="076293"/>
-        <w:sz w:val="32"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="18"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="907"/>
         </w:tabs>
         <w:ind w:left="907" w:hanging="907"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:hint="default"/>
-        <w:b/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="076293"/>
         <w:sz w:val="28"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="nl-BE"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1021"/>
         </w:tabs>
         <w:ind w:left="1021" w:hanging="1021"/>
       </w:pPr>
       <w:rPr>
@@ -16396,51 +18660,51 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1336610547">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="331103799">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="1452750290">
     <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="268778336">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="1471701815">
     <w:abstractNumId w:val="47"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="43"/>
 </w:numbering>
 </file>
 
 <file path=word/recipientData.xml><?xml version="1.0" encoding="utf-8"?>
-<wne:recipients xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<wne:recipients xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="49"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="50"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="51"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="52"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="53"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="54"/>
   </wne:recipientData>
   <wne:recipientData>
@@ -17980,50 +20244,56 @@
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
+  </wne:recipientData>
+  <wne:recipientData>
+    <wne:active wne:val="1"/>
+  </wne:recipientData>
+  <wne:recipientData>
+    <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
@@ -18234,53 +20504,52 @@
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
 </wne:recipients>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:linkStyles/>
   <w:stylePaneFormatFilter w:val="3001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:mailMerge>
     <w:mainDocumentType w:val="formLetters"/>
     <w:linkToQuery/>
     <w:dataType w:val="native"/>
     <w:connectString w:val="Provider=Microsoft.ACE.OLEDB.12.0;User ID=Admin;Data Source=D:\Users\Jacques DEFOURNY\Documents\OCAB\S&amp;C\S &amp; C Dernière édition\Sociétés et Contrôles.xlsm;Mode=Read;Extended Properties=&quot;HDR=YES;IMEX=1;&quot;;Jet OLEDB:System database=&quot;&quot;;Jet OLEDB:Registry Path=&quot;&quot;;Jet OLEDB:Engine Type=37;Jet OLEDB:Database Locking Mode=0;Jet OLEDB:Global Partial Bulk Ops=2;Jet OLEDB:Global Bulk Transactions=1;Jet OLEDB:New Database Password=&quot;&quot;;Jet OLEDB:Create System Database=False;Jet OLEDB:Encrypt Database=False;Jet OLEDB:Don't Copy Locale on Compact=False;Jet OLEDB:Compact Without Replica Repair=False;Jet OLEDB:SFP=False;Jet OLEDB:Support Complex Data=False;Jet OLEDB:Bypass UserInfo Validation=False;Jet OLEDB:Limited DB Caching=False;Jet OLEDB:Bypass ChoiceField Validation=False"/>
     <w:query w:val="SELECT * FROM `Coordonnées$`"/>
     <w:viewMergedData/>
     <w:activeRecord w:val="31"/>
     <w:odso>
       <w:udl w:val="Provider=Microsoft.ACE.OLEDB.12.0;User ID=Admin;Data Source=D:\Users\Jacques DEFOURNY\Documents\OCAB\S&amp;C\S &amp; C Dernière édition\Sociétés et Contrôles.xlsm;Mode=Read;Extended Properties=&quot;HDR=YES;IMEX=1;&quot;;Jet OLEDB:System database=&quot;&quot;;Jet OLEDB:Registry Path=&quot;&quot;;Jet OLEDB:Engine Type=37;Jet OLEDB:Database Locking Mode=0;Jet OLEDB:Global Partial Bulk Ops=2;Jet OLEDB:Global Bulk Transactions=1;Jet OLEDB:New Database Password=&quot;&quot;;Jet OLEDB:Create System Database=False;Jet OLEDB:Encrypt Database=False;Jet OLEDB:Don't Copy Locale on Compact=False;Jet OLEDB:Compact Without Replica Repair=False;Jet OLEDB:SFP=False;Jet OLEDB:Support Complex Data=False;Jet OLEDB:Bypass UserInfo Validation=False;Jet OLEDB:Limited DB Caching=False;Jet OLEDB:Bypass ChoiceField Validation=False"/>
       <w:table w:val="Coordonnées$"/>
       <w:src r:id="rId2"/>
       <w:colDelim w:val="9"/>
       <w:type w:val="database"/>
       <w:fHdr/>
       <w:fieldMapData>
         <w:type w:val="dbColumn"/>
         <w:name w:val="ID"/>
         <w:mappedName w:val="Identificateur unique"/>
         <w:column w:val="0"/>
         <w:lid w:val="fr-BE"/>
       </w:fieldMapData>
@@ -18414,351 +20683,358 @@
         <w:lid w:val="fr-BE"/>
       </w:fieldMapData>
       <w:fieldMapData>
         <w:column w:val="0"/>
         <w:lid w:val="fr-BE"/>
       </w:fieldMapData>
       <w:fieldMapData>
         <w:type w:val="dbColumn"/>
         <w:name w:val="Service"/>
         <w:mappedName w:val="Service"/>
         <w:column w:val="3"/>
         <w:lid w:val="fr-BE"/>
       </w:fieldMapData>
       <w:recipientData r:id="rId3"/>
     </w:odso>
   </w:mailMerge>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="124929"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0061221C"/>
     <w:rsid w:val="000012A9"/>
     <w:rsid w:val="0001692A"/>
     <w:rsid w:val="000308E6"/>
     <w:rsid w:val="00051BB0"/>
     <w:rsid w:val="00054041"/>
     <w:rsid w:val="00054EE1"/>
     <w:rsid w:val="00064308"/>
     <w:rsid w:val="000701B8"/>
     <w:rsid w:val="00070DDC"/>
     <w:rsid w:val="00073AB4"/>
     <w:rsid w:val="0007654B"/>
     <w:rsid w:val="00095082"/>
     <w:rsid w:val="00095A33"/>
     <w:rsid w:val="00097257"/>
     <w:rsid w:val="00097558"/>
     <w:rsid w:val="000D22E1"/>
     <w:rsid w:val="000D3EDD"/>
     <w:rsid w:val="000E1FA9"/>
     <w:rsid w:val="001036B8"/>
     <w:rsid w:val="0011443A"/>
     <w:rsid w:val="00114AB8"/>
+    <w:rsid w:val="00130C99"/>
     <w:rsid w:val="00131F50"/>
     <w:rsid w:val="001346D5"/>
     <w:rsid w:val="00141E00"/>
     <w:rsid w:val="001523A7"/>
     <w:rsid w:val="00153448"/>
     <w:rsid w:val="00153D7C"/>
     <w:rsid w:val="001720CB"/>
     <w:rsid w:val="00172188"/>
     <w:rsid w:val="001721C6"/>
     <w:rsid w:val="00183019"/>
     <w:rsid w:val="00184F0D"/>
     <w:rsid w:val="00197E10"/>
     <w:rsid w:val="001A02B4"/>
     <w:rsid w:val="001A0C38"/>
     <w:rsid w:val="001A14D0"/>
     <w:rsid w:val="001B1428"/>
     <w:rsid w:val="001B1F74"/>
     <w:rsid w:val="001B44C1"/>
     <w:rsid w:val="001E076B"/>
     <w:rsid w:val="001F3431"/>
     <w:rsid w:val="001F3C67"/>
     <w:rsid w:val="00202FC3"/>
     <w:rsid w:val="0021129A"/>
     <w:rsid w:val="0022539F"/>
     <w:rsid w:val="00226193"/>
     <w:rsid w:val="00257B67"/>
     <w:rsid w:val="0026072C"/>
     <w:rsid w:val="00265CC5"/>
     <w:rsid w:val="002712B7"/>
     <w:rsid w:val="00272293"/>
     <w:rsid w:val="0027575D"/>
     <w:rsid w:val="00276BBE"/>
     <w:rsid w:val="00281BF6"/>
     <w:rsid w:val="002913F0"/>
     <w:rsid w:val="002926AA"/>
     <w:rsid w:val="002A3A72"/>
     <w:rsid w:val="002A638E"/>
     <w:rsid w:val="002B294D"/>
     <w:rsid w:val="002C6F75"/>
     <w:rsid w:val="002D28EC"/>
     <w:rsid w:val="002D30D5"/>
     <w:rsid w:val="002F301E"/>
     <w:rsid w:val="00301A8D"/>
     <w:rsid w:val="00336D0D"/>
     <w:rsid w:val="0034761E"/>
     <w:rsid w:val="00350483"/>
     <w:rsid w:val="0035301A"/>
     <w:rsid w:val="00353C0A"/>
     <w:rsid w:val="0035712E"/>
     <w:rsid w:val="0036244D"/>
-    <w:rsid w:val="00365CC5"/>
     <w:rsid w:val="0037342D"/>
     <w:rsid w:val="003755AB"/>
     <w:rsid w:val="00377B6B"/>
     <w:rsid w:val="003821FA"/>
     <w:rsid w:val="0038409C"/>
     <w:rsid w:val="003855FC"/>
     <w:rsid w:val="003918F5"/>
     <w:rsid w:val="00395C8E"/>
     <w:rsid w:val="003B1B01"/>
     <w:rsid w:val="003B5A5D"/>
     <w:rsid w:val="003C1354"/>
     <w:rsid w:val="004005E9"/>
     <w:rsid w:val="00414B5A"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="00415B6C"/>
     <w:rsid w:val="00423F7B"/>
     <w:rsid w:val="00433CBE"/>
     <w:rsid w:val="00444EEC"/>
     <w:rsid w:val="00445AA4"/>
+    <w:rsid w:val="00451F6E"/>
     <w:rsid w:val="00474462"/>
     <w:rsid w:val="004954A7"/>
     <w:rsid w:val="004A6F7A"/>
     <w:rsid w:val="004A76E2"/>
     <w:rsid w:val="004B267F"/>
     <w:rsid w:val="004C6367"/>
     <w:rsid w:val="004D3A70"/>
     <w:rsid w:val="004D3DF1"/>
+    <w:rsid w:val="004D5744"/>
+    <w:rsid w:val="004D785B"/>
     <w:rsid w:val="004E032D"/>
     <w:rsid w:val="004E2789"/>
     <w:rsid w:val="004E79D0"/>
     <w:rsid w:val="00516F68"/>
     <w:rsid w:val="005505BC"/>
     <w:rsid w:val="00551121"/>
     <w:rsid w:val="00553D90"/>
     <w:rsid w:val="00557E23"/>
     <w:rsid w:val="00567F5A"/>
     <w:rsid w:val="005727D0"/>
     <w:rsid w:val="005778A6"/>
     <w:rsid w:val="00582D78"/>
     <w:rsid w:val="00583A2A"/>
     <w:rsid w:val="005950AB"/>
+    <w:rsid w:val="00595B07"/>
     <w:rsid w:val="005A2363"/>
     <w:rsid w:val="005A5CDB"/>
     <w:rsid w:val="005B244C"/>
     <w:rsid w:val="005B5D0F"/>
     <w:rsid w:val="005C0F3A"/>
     <w:rsid w:val="005D5CDF"/>
     <w:rsid w:val="005F0DCF"/>
     <w:rsid w:val="005F463F"/>
     <w:rsid w:val="005F563B"/>
     <w:rsid w:val="005F79A9"/>
     <w:rsid w:val="00602794"/>
     <w:rsid w:val="00611E4B"/>
     <w:rsid w:val="0061221C"/>
     <w:rsid w:val="0062624D"/>
+    <w:rsid w:val="00635440"/>
     <w:rsid w:val="00635F79"/>
     <w:rsid w:val="00646C2A"/>
     <w:rsid w:val="006652D8"/>
     <w:rsid w:val="0068106B"/>
     <w:rsid w:val="00681779"/>
     <w:rsid w:val="006900F9"/>
     <w:rsid w:val="006A684C"/>
     <w:rsid w:val="006C3836"/>
     <w:rsid w:val="006C4DBB"/>
     <w:rsid w:val="006C6D4D"/>
     <w:rsid w:val="006D1FEE"/>
     <w:rsid w:val="006D67AE"/>
     <w:rsid w:val="006D69F0"/>
     <w:rsid w:val="006E0530"/>
     <w:rsid w:val="006E2AFB"/>
     <w:rsid w:val="006E6B56"/>
     <w:rsid w:val="006F6AC3"/>
     <w:rsid w:val="007111AD"/>
     <w:rsid w:val="007245F1"/>
     <w:rsid w:val="00735407"/>
     <w:rsid w:val="007408E8"/>
     <w:rsid w:val="00752DCD"/>
     <w:rsid w:val="007630A6"/>
     <w:rsid w:val="00763D49"/>
     <w:rsid w:val="00781892"/>
     <w:rsid w:val="00782B16"/>
     <w:rsid w:val="00791E3A"/>
     <w:rsid w:val="0079711A"/>
     <w:rsid w:val="007A52CC"/>
     <w:rsid w:val="007B54D9"/>
     <w:rsid w:val="007B6830"/>
     <w:rsid w:val="007B7141"/>
     <w:rsid w:val="007C6590"/>
     <w:rsid w:val="007E2C43"/>
     <w:rsid w:val="007F24F7"/>
     <w:rsid w:val="007F4737"/>
     <w:rsid w:val="007F6A20"/>
     <w:rsid w:val="008012A1"/>
     <w:rsid w:val="008119FB"/>
     <w:rsid w:val="0081461D"/>
-    <w:rsid w:val="00823A8F"/>
     <w:rsid w:val="00825537"/>
     <w:rsid w:val="0082736B"/>
     <w:rsid w:val="008506F2"/>
     <w:rsid w:val="008706F1"/>
     <w:rsid w:val="00874991"/>
     <w:rsid w:val="00883057"/>
     <w:rsid w:val="00894F8D"/>
     <w:rsid w:val="008A1AE4"/>
     <w:rsid w:val="008B43B9"/>
     <w:rsid w:val="008B7727"/>
     <w:rsid w:val="008D61E9"/>
     <w:rsid w:val="008E19EA"/>
     <w:rsid w:val="008E6C91"/>
+    <w:rsid w:val="008E74EE"/>
     <w:rsid w:val="008F0642"/>
     <w:rsid w:val="008F6552"/>
     <w:rsid w:val="00900888"/>
     <w:rsid w:val="0090219A"/>
     <w:rsid w:val="00923974"/>
     <w:rsid w:val="00933838"/>
     <w:rsid w:val="00934522"/>
     <w:rsid w:val="009360FB"/>
     <w:rsid w:val="0096484F"/>
     <w:rsid w:val="00981CF2"/>
     <w:rsid w:val="00982FE6"/>
     <w:rsid w:val="009839CE"/>
+    <w:rsid w:val="0098725B"/>
     <w:rsid w:val="0099566F"/>
     <w:rsid w:val="009A4D9E"/>
     <w:rsid w:val="009B5E32"/>
     <w:rsid w:val="009D700F"/>
     <w:rsid w:val="009F27C3"/>
     <w:rsid w:val="00A05BD9"/>
     <w:rsid w:val="00A223EF"/>
     <w:rsid w:val="00A47C93"/>
     <w:rsid w:val="00A510BD"/>
     <w:rsid w:val="00A52A20"/>
     <w:rsid w:val="00A667F6"/>
     <w:rsid w:val="00A724F8"/>
     <w:rsid w:val="00A76F82"/>
     <w:rsid w:val="00A86C0D"/>
     <w:rsid w:val="00AA3A3A"/>
     <w:rsid w:val="00AA5D84"/>
     <w:rsid w:val="00AB429B"/>
     <w:rsid w:val="00AC15CB"/>
     <w:rsid w:val="00AC20C1"/>
     <w:rsid w:val="00AC3153"/>
     <w:rsid w:val="00AD4D5B"/>
     <w:rsid w:val="00AE6233"/>
     <w:rsid w:val="00AE676A"/>
     <w:rsid w:val="00AE7622"/>
     <w:rsid w:val="00AF686E"/>
-    <w:rsid w:val="00AF69AF"/>
     <w:rsid w:val="00B107BE"/>
     <w:rsid w:val="00B20ABB"/>
     <w:rsid w:val="00B35746"/>
     <w:rsid w:val="00B42A35"/>
     <w:rsid w:val="00B44748"/>
     <w:rsid w:val="00B53378"/>
     <w:rsid w:val="00B57307"/>
     <w:rsid w:val="00B92B37"/>
     <w:rsid w:val="00B93141"/>
     <w:rsid w:val="00B95B28"/>
     <w:rsid w:val="00B9631D"/>
     <w:rsid w:val="00BA13E6"/>
     <w:rsid w:val="00BB04A0"/>
     <w:rsid w:val="00BE1A90"/>
     <w:rsid w:val="00BF10D2"/>
     <w:rsid w:val="00BF3509"/>
     <w:rsid w:val="00BF72D8"/>
     <w:rsid w:val="00C141BA"/>
     <w:rsid w:val="00C16204"/>
     <w:rsid w:val="00C22698"/>
     <w:rsid w:val="00C30818"/>
     <w:rsid w:val="00C45120"/>
     <w:rsid w:val="00C5065E"/>
     <w:rsid w:val="00C55B50"/>
     <w:rsid w:val="00C60619"/>
     <w:rsid w:val="00C61BFE"/>
     <w:rsid w:val="00C666DA"/>
     <w:rsid w:val="00C7091C"/>
     <w:rsid w:val="00C8776E"/>
     <w:rsid w:val="00C9467E"/>
     <w:rsid w:val="00C97173"/>
     <w:rsid w:val="00CA45A3"/>
     <w:rsid w:val="00CB123E"/>
     <w:rsid w:val="00CB40DA"/>
     <w:rsid w:val="00CC0800"/>
     <w:rsid w:val="00CD75B3"/>
     <w:rsid w:val="00CE35E2"/>
     <w:rsid w:val="00CF1E29"/>
     <w:rsid w:val="00CF7906"/>
     <w:rsid w:val="00D00C90"/>
     <w:rsid w:val="00D02688"/>
     <w:rsid w:val="00D02BD7"/>
     <w:rsid w:val="00D1280F"/>
     <w:rsid w:val="00D149C4"/>
     <w:rsid w:val="00D16843"/>
     <w:rsid w:val="00D16BA7"/>
     <w:rsid w:val="00D34007"/>
+    <w:rsid w:val="00D3743C"/>
     <w:rsid w:val="00D505A2"/>
     <w:rsid w:val="00D51889"/>
     <w:rsid w:val="00D544A2"/>
     <w:rsid w:val="00D5532F"/>
     <w:rsid w:val="00D72896"/>
     <w:rsid w:val="00D96755"/>
     <w:rsid w:val="00DA17C9"/>
     <w:rsid w:val="00DB15C8"/>
     <w:rsid w:val="00DB7E65"/>
     <w:rsid w:val="00DC184E"/>
     <w:rsid w:val="00DC35FA"/>
     <w:rsid w:val="00DD171C"/>
     <w:rsid w:val="00DD4634"/>
     <w:rsid w:val="00DE1D3B"/>
     <w:rsid w:val="00DF77EC"/>
+    <w:rsid w:val="00E20F51"/>
     <w:rsid w:val="00E27281"/>
     <w:rsid w:val="00E33601"/>
     <w:rsid w:val="00E33E23"/>
     <w:rsid w:val="00E36F17"/>
     <w:rsid w:val="00E43C16"/>
     <w:rsid w:val="00E60B81"/>
     <w:rsid w:val="00E64CE6"/>
     <w:rsid w:val="00E857A3"/>
     <w:rsid w:val="00E915AC"/>
     <w:rsid w:val="00EE657C"/>
     <w:rsid w:val="00EF3101"/>
     <w:rsid w:val="00EF3745"/>
     <w:rsid w:val="00EF59D1"/>
     <w:rsid w:val="00F02439"/>
     <w:rsid w:val="00F133BD"/>
     <w:rsid w:val="00F24359"/>
     <w:rsid w:val="00F26082"/>
     <w:rsid w:val="00F336DF"/>
     <w:rsid w:val="00F33FE2"/>
     <w:rsid w:val="00F47FDE"/>
     <w:rsid w:val="00F5626A"/>
     <w:rsid w:val="00F7371E"/>
     <w:rsid w:val="00F85A32"/>
     <w:rsid w:val="00F94CCA"/>
     <w:rsid w:val="00FC494A"/>
@@ -18770,95 +21046,95 @@
     <w:rsid w:val="3DCD71EA"/>
     <w:rsid w:val="3F60FE0D"/>
     <w:rsid w:val="47AF929A"/>
     <w:rsid w:val="4D2C45AD"/>
     <w:rsid w:val="50E4BAD6"/>
     <w:rsid w:val="5726328B"/>
     <w:rsid w:val="5F181C13"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="124929"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4D0EF75F"/>
   <w15:docId w15:val="{642BB23E-E95F-4972-B63E-61430CB2BF35}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -18879,51 +21155,51 @@
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -19191,100 +21467,98 @@
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003821FA"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
       <w:sz w:val="18"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00474462"/>
+    <w:rsid w:val="00D3743C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="23"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="680"/>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:pos="9637"/>
       </w:tabs>
-      <w:spacing w:before="600"/>
       <w:ind w:left="510" w:hanging="510"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
       <w:caps/>
       <w:color w:val="076293"/>
-      <w:sz w:val="32"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00474462"/>
+    <w:rsid w:val="00D3743C"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="23"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="907"/>
         <w:tab w:val="left" w:pos="680"/>
         <w:tab w:val="right" w:pos="9637"/>
       </w:tabs>
-      <w:spacing w:before="360" w:after="120"/>
+      <w:spacing w:after="120"/>
       <w:ind w:left="680" w:hanging="680"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
       <w:bCs/>
+      <w:caps/>
       <w:color w:val="076293"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:qFormat/>
     <w:rsid w:val="00474462"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="23"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1021"/>
         <w:tab w:val="left" w:pos="851"/>
         <w:tab w:val="right" w:pos="9637"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="851" w:hanging="851"/>
@@ -19537,87 +21811,87 @@
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:aliases w:val="TitleDTD"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:qFormat/>
     <w:rsid w:val="003821FA"/>
     <w:pPr>
       <w:spacing w:line="312" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:caps/>
       <w:color w:val="076293"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="00474462"/>
+    <w:rsid w:val="00D3743C"/>
     <w:rPr>
       <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
-      <w:b/>
       <w:caps/>
       <w:color w:val="076293"/>
-      <w:sz w:val="32"/>
+      <w:sz w:val="28"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
-    <w:rsid w:val="00474462"/>
+    <w:rsid w:val="00D3743C"/>
     <w:rPr>
       <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
-      <w:b/>
       <w:bCs/>
+      <w:caps/>
       <w:color w:val="076293"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="009360FB"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00474462"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:sz w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00474462"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:semiHidden/>
@@ -20245,73 +22519,75 @@
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9637"/>
       </w:tabs>
       <w:spacing w:before="360"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:color w:val="076293"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00474462"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="underscore" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="60"/>
       <w:ind w:left="510" w:hanging="510"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:noProof/>
       <w:color w:val="076293"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00474462"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="60"/>
       <w:ind w:left="510" w:hanging="510"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00474462"/>
     <w:pPr>
       <w:tabs>
@@ -20425,50 +22701,51 @@
   <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00474462"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:after="100" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="1760"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="nl-BE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:rsid w:val="00474462"/>
     <w:pPr>
       <w:pageBreakBefore/>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:color w:val="365F91"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:rsid w:val="00474462"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
@@ -24231,64 +26508,66 @@
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="45"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HOOFDSTUK2metnummeringChar">
     <w:name w:val="HOOFDSTUK2 met nummering Char"/>
     <w:basedOn w:val="Hoofdstuk2Char"/>
     <w:link w:val="HOOFDSTUK2metnummering"/>
     <w:rsid w:val="00557E23"/>
     <w:rPr>
       <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="71D2C1" w:themeColor="background1"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitleTable">
     <w:name w:val="Title Table"/>
     <w:basedOn w:val="StandaardDTD"/>
+    <w:link w:val="TitleTableChar"/>
     <w:qFormat/>
     <w:rsid w:val="009839CE"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style3">
     <w:name w:val="Style3"/>
     <w:basedOn w:val="TitleTable"/>
+    <w:link w:val="Style3Char"/>
     <w:qFormat/>
     <w:rsid w:val="009839CE"/>
     <w:rPr>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SubTitleDTD">
     <w:name w:val="SubTitleDTD"/>
     <w:basedOn w:val="TitelDTD"/>
     <w:qFormat/>
     <w:rsid w:val="003821FA"/>
     <w:rPr>
       <w:b w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandardboldcenterDTD">
     <w:name w:val="StandardboldcenterDTD"/>
     <w:basedOn w:val="STANDAARDbold"/>
     <w:qFormat/>
     <w:rsid w:val="003821FA"/>
     <w:pPr>
       <w:jc w:val="center"/>
@@ -24348,69 +26627,93 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalDTD">
     <w:name w:val="Normal DTD"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="NormalDTDChar"/>
     <w:qFormat/>
     <w:rsid w:val="00894F8D"/>
     <w:pPr>
       <w:spacing w:before="360" w:after="360"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalDTDChar">
     <w:name w:val="Normal DTD Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="NormalDTD"/>
     <w:rsid w:val="00894F8D"/>
     <w:rPr>
       <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleTableChar">
+    <w:name w:val="Title Table Char"/>
+    <w:basedOn w:val="StandaardDTDChar"/>
+    <w:link w:val="TitleTable"/>
+    <w:rsid w:val="00E20F51"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="076293"/>
+      <w:sz w:val="18"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style3Char">
+    <w:name w:val="Style3 Char"/>
+    <w:basedOn w:val="TitleTableChar"/>
+    <w:link w:val="Style3"/>
+    <w:rsid w:val="00E20F51"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+      <w:b w:val="0"/>
+      <w:bCs/>
+      <w:color w:val="076293"/>
+      <w:sz w:val="18"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/recipientData" Target="recipientData.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/mailMergeSource" Target="file:///C:\Users\PC\Documents\Mes%20sources%20de%20donn&#233;es\Soci&#233;t&#233;s%20et%20Contr&#244;les.xlsm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\gruss\OneDrive\Documents\05_Work\01_Customers\03-OCBS\Opdracht%20BENOR\Opdracht%20OCBS%20to%20Procertus\PROCERTUS%20Templates-Conventions\PROCERTUS-Document%20Template_NL.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Custom 1">
       <a:dk1>
         <a:srgbClr val="076293"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="71D2C1"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="FF0000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FF0000"/>
@@ -24677,252 +26980,287 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="00148130-9622-4149-9f38-281eb46daef0" xmlns:ns3="27ce0a47-d47b-4f7d-972e-253aa22b71ca" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1999a04268f8df0f515222939e49cfeb" ns1:_="" ns2:_="" ns3:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010047E7C4E7E6BE7543ABEFB1AF312FDBB0" ma:contentTypeVersion="18" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="a7adf8a83c88a2c48dc03c009110d25d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="00148130-9622-4149-9f38-281eb46daef0" xmlns:ns3="27ce0a47-d47b-4f7d-972e-253aa22b71ca" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="87fdbe548244f1781531013960508ee9" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="00148130-9622-4149-9f38-281eb46daef0"/>
     <xsd:import namespace="27ce0a47-d47b-4f7d-972e-253aa22b71ca"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:Documentdate" minOccurs="0"/>
                 <xsd:element ref="ns2:Typedocument" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:Statut" minOccurs="0"/>
                 <xsd:element ref="ns2:Comment" minOccurs="0"/>
                 <xsd:element ref="ns1:Language" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="Language" ma:index="19" nillable="true" ma:displayName="Langue" ma:default="Anglais" ma:internalName="Language">
+    <xsd:element name="Language" ma:index="19" nillable="true" ma:displayName="Taal" ma:default="Engels" ma:internalName="Language">
       <xsd:simpleType>
         <xsd:union memberTypes="dms:Text">
           <xsd:simpleType>
             <xsd:restriction base="dms:Choice">
-              <xsd:enumeration value="Arabe (Arabie saoudite)"/>
-[...39 lines deleted...]
-              <xsd:enumeration value="Vietnamien (Vietnam)"/>
+              <xsd:enumeration value="Arabisch (Saudi-Arabië)"/>
+              <xsd:enumeration value="Bulgaars (Bulgarije)"/>
+              <xsd:enumeration value="Chinees (Hongkong SAR)"/>
+              <xsd:enumeration value="Chinees (China)"/>
+              <xsd:enumeration value="Chinees (Taiwan)"/>
+              <xsd:enumeration value="Kroatisch (Kroatië)"/>
+              <xsd:enumeration value="Tsjechisch (Republiek Tsjechië)"/>
+              <xsd:enumeration value="Deens (Denemarken)"/>
+              <xsd:enumeration value="Nederlands (Nederland)"/>
+              <xsd:enumeration value="Engels"/>
+              <xsd:enumeration value="Estisch (Estland)"/>
+              <xsd:enumeration value="Fins (Finland)"/>
+              <xsd:enumeration value="Frans (Frankrijk)"/>
+              <xsd:enumeration value="Duits (Duitsland)"/>
+              <xsd:enumeration value="Grieks (Griekenland)"/>
+              <xsd:enumeration value="Hebreeuws (Israël)"/>
+              <xsd:enumeration value="Hindi (India)"/>
+              <xsd:enumeration value="Hongaars (Hongarije)"/>
+              <xsd:enumeration value="Indonesisch (Indonesië)"/>
+              <xsd:enumeration value="Italiaans (Italië)"/>
+              <xsd:enumeration value="Japans (Japan)"/>
+              <xsd:enumeration value="Koreaans (Korea)"/>
+              <xsd:enumeration value="Lets (Letland)"/>
+              <xsd:enumeration value="Litouws (Litouwen)"/>
+              <xsd:enumeration value="Maleis (Maleisië)"/>
+              <xsd:enumeration value="Noors (Bokmål) (Noorwegen)"/>
+              <xsd:enumeration value="Pools (Polen)"/>
+              <xsd:enumeration value="Portugees (Brazilië)"/>
+              <xsd:enumeration value="Portugees (Portugal)"/>
+              <xsd:enumeration value="Roemeens (Roemenië)"/>
+              <xsd:enumeration value="Russisch (Rusland)"/>
+              <xsd:enumeration value="Servisch (Latijns) (Servië)"/>
+              <xsd:enumeration value="Slowaaks (Slowakije)"/>
+              <xsd:enumeration value="Sloveens (Sloveens)"/>
+              <xsd:enumeration value="Spaans (Spanje)"/>
+              <xsd:enumeration value="Zweeds (Zweden)"/>
+              <xsd:enumeration value="Thai (Thailand)"/>
+              <xsd:enumeration value="Turks (Turkije)"/>
+              <xsd:enumeration value="Oekraïens (Oekraïne)"/>
+              <xsd:enumeration value="Urdu (Islamitische republiek Pakistan)"/>
+              <xsd:enumeration value="Vietnamees (Vietnam)"/>
             </xsd:restriction>
           </xsd:simpleType>
         </xsd:union>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="00148130-9622-4149-9f38-281eb46daef0" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Documentdate" ma:index="12" nillable="true" ma:displayName="Document date" ma:format="DateOnly" ma:internalName="Documentdate">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Typedocument" ma:index="14" nillable="true" ma:displayName="Type document" ma:format="Dropdown" ma:internalName="Typedocument">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Agreement"/>
+          <xsd:enumeration value="Archivage"/>
+          <xsd:enumeration value="Certification decision"/>
+          <xsd:enumeration value="Certification request"/>
+          <xsd:enumeration value="DTD"/>
+          <xsd:enumeration value="Meeting"/>
+          <xsd:enumeration value="NCF"/>
           <xsd:enumeration value="Procedure"/>
-          <xsd:enumeration value="Validation"/>
-          <xsd:enumeration value="Agreement"/>
           <xsd:enumeration value="Report"/>
           <xsd:enumeration value="Spreadsheet"/>
-          <xsd:enumeration value="Archivage"/>
-[...1 lines deleted...]
-          <xsd:enumeration value="DTD"/>
+          <xsd:enumeration value="Validation"/>
           <xsd:enumeration value="Archivé"/>
-          <xsd:enumeration value="Certification decision"/>
-[...1 lines deleted...]
-          <xsd:enumeration value="Meeting"/>
+          <xsd:enumeration value="Draft"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Statut" ma:index="17" nillable="true" ma:displayName="Statut" ma:format="Dropdown" ma:internalName="Statut">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="Valid"/>
           <xsd:enumeration value="Archive"/>
           <xsd:enumeration value="To modify"/>
           <xsd:enumeration value="To adapt"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Comment" ma:index="18" nillable="true" ma:displayName="Comment" ma:format="Dropdown" ma:internalName="Comment">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="465f7231-cfce-422f-96f2-b8bd094db431" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="24" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="25" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="27ce0a47-d47b-4f7d-972e-253aa22b71ca" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Gedeeld met" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Partagé avec détails" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Gedeeld met details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{091944bd-7f7b-4627-af9d-c8f5b1809dec}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="27ce0a47-d47b-4f7d-972e-253aa22b71ca">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhoudstype"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1" ma:index="13" ma:displayName="Subject"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -24967,156 +27305,158 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <Documentdate xmlns="00148130-9622-4149-9f38-281eb46daef0">2024-08-22T22:00:00+00:00</Documentdate>
+    <Language xmlns="http://schemas.microsoft.com/sharepoint/v3">Frans (Frankrijk)</Language>
+    <Comment xmlns="00148130-9622-4149-9f38-281eb46daef0" xsi:nil="true"/>
+    <Documentdate xmlns="00148130-9622-4149-9f38-281eb46daef0" xsi:nil="true"/>
+    <Statut xmlns="00148130-9622-4149-9f38-281eb46daef0" xsi:nil="true"/>
     <Typedocument xmlns="00148130-9622-4149-9f38-281eb46daef0">DTD</Typedocument>
-    <Comment xmlns="00148130-9622-4149-9f38-281eb46daef0" xsi:nil="true"/>
-[...1 lines deleted...]
-    <Language xmlns="http://schemas.microsoft.com/sharepoint/v3">Anglais</Language>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="00148130-9622-4149-9f38-281eb46daef0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="27ce0a47-d47b-4f7d-972e-253aa22b71ca" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F06D383F-1063-4319-A80E-87C3F3499934}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B61CB0A6-9E93-410C-A64D-D187848E01E0}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22E17348-B29D-4342-8972-C2708F76B765}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="00148130-9622-4149-9f38-281eb46daef0"/>
     <ds:schemaRef ds:uri="27ce0a47-d47b-4f7d-972e-253aa22b71ca"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6235FB83-6B62-4F20-BF0C-A3AE94BFF8C0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="00148130-9622-4149-9f38-281eb46daef0"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="27ce0a47-d47b-4f7d-972e-253aa22b71ca"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A6EE832-82E8-44B0-8505-741A17755E9E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>PROCERTUS-Document Template_NL</Template>
+  <Template>PROCERTUS-Document Template_NL.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>790</Words>
-  <Characters>4350</Characters>
+  <Words>961</Words>
+  <Characters>5483</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>36</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>45</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AGREEMENT</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>PROCERTUS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5130</CharactersWithSpaces>
+  <CharactersWithSpaces>6432</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>AGREEMENT</dc:title>
-  <dc:subject>Producteur</dc:subject>
+  <dc:subject>Reinforcing steel</dc:subject>
   <dc:creator>Sammy Gruss, Advanced Excellence Strategies</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Revision">
     <vt:i4>14</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Code">
     <vt:i4>230</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Approval date">
     <vt:lpwstr>01.04.2024</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Publication month">
     <vt:lpwstr>2024/04</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
     <vt:lpwstr>0x01010047E7C4E7E6BE7543ABEFB1AF312FDBB0</vt:lpwstr>